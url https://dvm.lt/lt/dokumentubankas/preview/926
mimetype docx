--- v0 (2025-10-10)
+++ v1 (2026-09-20)
@@ -3,4330 +3,4988 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="78022E14" w14:textId="77777777" w:rsidR="00DB788D" w:rsidRDefault="000A0926">
+    <w:p w:rsidR="00DB788D" w:rsidRDefault="000A0926" w14:paraId="78022E14" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PATVIRTINTA:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AA89618" w14:textId="77777777" w:rsidR="00DB788D" w:rsidRDefault="000A0926">
+    <w:p w:rsidR="00DB788D" w:rsidRDefault="000A0926" w14:paraId="2AA89618" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Alytaus r. Daugų Vlado Mirono gimnazijos direktor</w:t>
       </w:r>
       <w:r w:rsidR="0027071C">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ės</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FC330D6" w14:textId="77777777" w:rsidR="00DB788D" w:rsidRDefault="000A0926">
+    <w:p w:rsidR="00DB788D" w:rsidP="7C1DD072" w:rsidRDefault="000A0926" w14:paraId="5FC330D6" w14:textId="0934D3D5">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7C1DD072">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C1DD072" w:rsidR="3C602E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C1DD072">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> m.           </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="7C1DD072">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d.įsakymu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="7C1DD072">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nr. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D6AAA" w:rsidRDefault="000A0926" w14:paraId="35D17C18" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...57 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Alytaus r. Daugų Vlado Mirono</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">gimnazijos  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Alovės</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pagrindinio ugdymo skyrius</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EB9EE27" w14:textId="77777777" w:rsidR="00DB788D" w:rsidRDefault="000A0926">
+    <w:p w:rsidR="00DB788D" w:rsidP="56CFFCE2" w:rsidRDefault="5440A218" w14:paraId="4EB9EE27" w14:textId="5A3D70ED">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="3936991E" w:rsidR="5CFD6849">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Neformaliojo ugdymo programų tvarkaraštis</w:t>
+        <w:t xml:space="preserve">Neformaliojo ugdymo programų </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3936991E" w:rsidR="5CFD6849">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tvarkaraštis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="594C9557" w14:textId="77777777" w:rsidR="00DB788D" w:rsidRDefault="000A0926">
+    <w:p w:rsidR="00DB788D" w:rsidP="7C1DD072" w:rsidRDefault="000A0926" w14:paraId="594C9557" w14:textId="31F64DA3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="7C1DD072">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="0027071C">
+      <w:r w:rsidRPr="7C1DD072" w:rsidR="36A531C7">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>5</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="7C1DD072">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-202</w:t>
       </w:r>
-      <w:r w:rsidR="0027071C">
+      <w:r w:rsidRPr="7C1DD072" w:rsidR="29D0F0B0">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>6</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="7C1DD072">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="7C1DD072">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>m.m</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="7C1DD072">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00014BF8" w:rsidP="7C1DD072" w:rsidRDefault="00014BF8" w14:paraId="3F434CED" w14:textId="7BE47731">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7C1DD072">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I pusm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7C1DD072" w:rsidR="2371168F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>etis</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14596" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="661"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="646"/>
+        <w:gridCol w:w="2344"/>
+        <w:gridCol w:w="2343"/>
+        <w:gridCol w:w="790"/>
+        <w:gridCol w:w="674"/>
+        <w:gridCol w:w="1459"/>
+        <w:gridCol w:w="1539"/>
+        <w:gridCol w:w="1547"/>
+        <w:gridCol w:w="1698"/>
+        <w:gridCol w:w="1556"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DB788D" w:rsidRPr="004D6AAA" w14:paraId="42589C87" w14:textId="77777777" w:rsidTr="00242385">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:tr w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidTr="41CC73EA" w14:paraId="42589C87" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="646" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="000A0926" w14:paraId="429699B6" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Eil. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>nr.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2453" w:type="dxa"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="2344" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="000A0926" w14:paraId="2CE2D2ED" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Neformaliojo ugdymo programos pavadinimas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="2343" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="000A0926" w14:paraId="53300A4D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vadovas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="790" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="000A0926" w14:paraId="1E1724A2" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Klasė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="674" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="000A0926" w14:paraId="6DE0AE6A" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Viso val.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="1459" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="000A0926" w14:paraId="3C5914AC" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Pirmadienis </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="000A0926" w14:paraId="5D9C3BF1" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Antradienis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="1547" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="000A0926" w14:paraId="0855E7EF" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Trečiadienis </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="1698" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="000A0926" w14:paraId="4E0DFAAB" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Ketvirtadienis </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="000A0926" w14:paraId="42EDAF33" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Penktadienis </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB788D" w:rsidRPr="004D6AAA" w14:paraId="6B4592B4" w14:textId="77777777" w:rsidTr="00242385">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:tr w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidTr="41CC73EA" w14:paraId="6B4592B4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="646" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="000A0926" w14:paraId="0135CBF0" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2453" w:type="dxa"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="2344" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="000A0926" w14:paraId="4F2AF471" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pirmieji žingsniai informatikos pasaulyje</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="2343" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="000A0926" w14:paraId="63A1BA53" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">R. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Miškauskienė</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="790" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="000A0926" w14:paraId="02EA1B3C" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1-4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="674" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="000A0926" w14:paraId="649841BE" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="1459" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="00DB788D" w14:paraId="672A6659" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="00DB788D" w14:paraId="0A37501D" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:b/>
+            <w:tcW w:w="1547" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidP="3A6025E0" w:rsidRDefault="2DE1D6AB" w14:paraId="5DAB6C7B" w14:textId="25D75B0B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...42 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="3A6025E0" w:rsidR="2DE1D6AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13.25-14.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1698" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidP="51269848" w:rsidRDefault="00DB788D" w14:paraId="02EB378F" w14:textId="29A821A8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidP="18F324E9" w:rsidRDefault="00DB788D" w14:paraId="6A05A809" w14:textId="1C782F94">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB788D" w:rsidRPr="004D6AAA" w14:paraId="0F2784E8" w14:textId="77777777" w:rsidTr="00242385">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:tr w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidTr="41CC73EA" w14:paraId="0F2784E8" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="646" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="000A0926" w14:paraId="39CDDD6A" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2453" w:type="dxa"/>
-[...10 lines deleted...]
-            <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
+            <w:tcW w:w="2344" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="000A0926" w14:paraId="6D96AD32" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0" w:id="0"/>
             <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>IKT pradžiamokslis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="2343" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="000A0926" w14:paraId="1539DC2F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>S. Kaminskienė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="790" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="000A0926" w14:paraId="4C7BCC76" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1-4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="674" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="000A0926" w14:paraId="56B20A0C" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...51 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="1459" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidP="18F324E9" w:rsidRDefault="00DB788D" w14:paraId="5A39BBE3" w14:textId="49C60DB7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="00DB788D" w14:paraId="41C8F396" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="1547" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="00DB788D" w14:paraId="72A3D3EC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="1698" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidP="15D8841E" w:rsidRDefault="40B42ED8" w14:paraId="0D0B940D" w14:textId="61E26875">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="15D8841E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13.25-14.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidP="45B05EF6" w:rsidRDefault="00DB788D" w14:paraId="0E27B00A" w14:textId="568D509D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidTr="41CC73EA" w14:paraId="615256C4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="646" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="000A0926" w14:paraId="1F75A9DD" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D6AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2344" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidP="18F324E9" w:rsidRDefault="3A75FA0A" w14:paraId="63EB7C92" w14:textId="1286B0AF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7C1DD072">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Šokio būrelis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2343" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidP="7C1DD072" w:rsidRDefault="3A75FA0A" w14:paraId="337882D0" w14:textId="34306393">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="7C1DD072">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A.Mikailionienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="790" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="000A0926" w14:paraId="1005BB34" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D6AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="674" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="000A0926" w14:paraId="249FAAB8" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D6AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1459" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="00DB788D" w14:paraId="60061E4C" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidP="18F324E9" w:rsidRDefault="00DB788D" w14:paraId="44EAFD9C" w14:textId="4E091439">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1547" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="00DB788D" w14:paraId="4B94D5A5" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1698" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidP="51269848" w:rsidRDefault="00DB788D" w14:paraId="3DEEC669" w14:textId="57540632">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidP="54D25E19" w:rsidRDefault="6DDD9480" w14:paraId="3656B9AB" w14:textId="7316FD80">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="54D25E19">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13:25-14:10</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB788D" w:rsidRPr="004D6AAA" w14:paraId="615256C4" w14:textId="77777777" w:rsidTr="00242385">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:tr w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidTr="41CC73EA" w14:paraId="74CF11F7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="646" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="000A0926" w14:paraId="0F9ABB3F" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...26 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2344" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="000A0926" w14:paraId="0714BEC1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D6AAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Šokio būrelis</w:t>
             </w:r>
-            <w:r w:rsidR="4065DC23" w:rsidRPr="18F324E9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2343" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidP="7C1DD072" w:rsidRDefault="7C1DD072" w14:paraId="2572B766" w14:textId="5B1F50DD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="7C1DD072">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7C1DD072" w:rsidR="663261B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.Mikailionienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="7C1DD072" w:rsidR="663261B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="7487A71E" w:rsidRPr="18F324E9">
-[...28 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="790" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="000A0926" w14:paraId="361C91B1" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5-8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="674" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="000A0926" w14:paraId="19F14E3C" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...50 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="1459" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="00DB788D" w14:paraId="45FB0818" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...32 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidP="18F324E9" w:rsidRDefault="00DB788D" w14:paraId="049F31CB" w14:textId="395D30D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1547" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="00DB788D" w14:paraId="53128261" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="1698" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidP="51269848" w:rsidRDefault="61786438" w14:paraId="3D0D1865" w14:textId="1590DAB3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="54D25E19">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7.40- 8.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidP="51269848" w:rsidRDefault="00DB788D" w14:paraId="62486C05" w14:textId="130CBA29">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="00DB788D" w14:paraId="4101652C" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB788D" w:rsidRPr="004D6AAA" w14:paraId="74CF11F7" w14:textId="77777777" w:rsidTr="00242385">
-[...242 lines deleted...]
-      <w:tr w:rsidR="00DB788D" w:rsidRPr="004D6AAA" w14:paraId="48A3DB0D" w14:textId="77777777" w:rsidTr="00242385">
+      <w:tr w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidTr="41CC73EA" w14:paraId="48A3DB0D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="661" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="646" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="000A0926" w14:paraId="56C72689" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2453" w:type="dxa"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="2344" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="000A0926" w14:paraId="3535B18B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Dainų studija ,Spindulėlis“</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="2343" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="000A0926" w14:paraId="1CD9E112" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">D. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Laniauskienė</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="790" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidP="18F324E9" w:rsidRDefault="1C3FEBF0" w14:paraId="5421A959" w14:textId="03F07D3F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="18F324E9">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="000A0926" w:rsidRPr="18F324E9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="18F324E9" w:rsidR="000A0926">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="674" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="000A0926" w14:paraId="065D2414" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="1459" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidP="56CFFCE2" w:rsidRDefault="00DB788D" w14:paraId="4B99056E" w14:textId="3E31A6AA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="00DB788D" w14:paraId="1299C43A" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...50 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="1547" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidP="4666D391" w:rsidRDefault="35F35C49" w14:paraId="4DDBEF00" w14:textId="3E59F45F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="54D25E19">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14.15-15.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1698" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidP="18F324E9" w:rsidRDefault="00DB788D" w14:paraId="3461D779" w14:textId="4D59BA61">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="18F324E9">
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="00DB788D" w14:paraId="3CF2D8B6" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB788D" w:rsidRPr="004D6AAA" w14:paraId="33049DF8" w14:textId="77777777" w:rsidTr="00242385">
+      <w:tr w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidTr="41CC73EA" w14:paraId="33049DF8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="661" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="646" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="000A0926" w14:paraId="4BC6DBBF" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2453" w:type="dxa"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="2344" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="000A0926" w14:paraId="5CE59D9C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Dainų studija ,,Spindulys“</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="2343" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="000A0926" w14:paraId="5ED83AE1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">D. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Laniauskienė</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="790" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="000A0926" w14:paraId="0930D09A" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5-8</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F91E966" w14:textId="77777777" w:rsidR="00DB788D" w:rsidRPr="004D6AAA" w:rsidRDefault="000A0926">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="000A0926" w14:paraId="5F91E966" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9-10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="674" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="000A0926" w14:paraId="2E32D521" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C50080F" w14:textId="77777777" w:rsidR="00DB788D" w:rsidRPr="004D6AAA" w:rsidRDefault="000A0926">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="000A0926" w14:paraId="0C50080F" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...54 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="1459" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidP="08801610" w:rsidRDefault="70BDE0EB" w14:paraId="11E31295" w14:textId="261CC97B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="54D25E19">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7.40-8.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidP="18F324E9" w:rsidRDefault="74A21784" w14:paraId="0FB78278" w14:textId="416B3202">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="54D25E19">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15.05-15.50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="00DB788D" w14:paraId="1FC39945" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="1547" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidP="18F324E9" w:rsidRDefault="00DB788D" w14:paraId="0562CB0E" w14:textId="3E56CC01">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
-[...44 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="1698" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidP="18F324E9" w:rsidRDefault="00DB788D" w14:paraId="34CE0A41" w14:textId="76B1E107">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00DB788D" w:rsidRDefault="00DB788D" w14:paraId="62EBF3C5" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0027071C" w:rsidRPr="004D6AAA" w14:paraId="7ACB3C00" w14:textId="77777777" w:rsidTr="00242385">
+      <w:tr w:rsidRPr="004D6AAA" w:rsidR="0027071C" w:rsidTr="41CC73EA" w14:paraId="7ACB3C00" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="661" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="646" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="0027071C" w:rsidP="0027071C" w:rsidRDefault="0027071C" w14:paraId="45CB103B" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2453" w:type="dxa"/>
-[...62 lines deleted...]
-                <w:b/>
+            <w:tcW w:w="2344" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="0027071C" w:rsidP="7C1DD072" w:rsidRDefault="28272120" w14:paraId="5CB78103" w14:textId="26C83D7D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7C1DD072">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gerų idėjų studija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2343" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="0027071C" w:rsidP="7C1DD072" w:rsidRDefault="28272120" w14:paraId="425DDF7D" w14:textId="2726A097">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7C1DD072">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="7C1DD072">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Šiugždinienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="790" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="0027071C" w:rsidP="7C1DD072" w:rsidRDefault="28272120" w14:paraId="533908BF" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7C1DD072">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5-8</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D98A12B" w14:textId="77777777" w:rsidR="0027071C" w:rsidRPr="004D6AAA" w:rsidRDefault="0027071C" w:rsidP="0027071C">
-[...28 lines deleted...]
-                <w:b/>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="0027071C" w:rsidP="7C1DD072" w:rsidRDefault="0027071C" w14:paraId="6D98A12B" w14:textId="7BD9EFE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="674" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="0027071C" w:rsidP="7C1DD072" w:rsidRDefault="28272120" w14:paraId="2946DB82" w14:textId="74EB563C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7C1DD072">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2946DB82" w14:textId="77777777" w:rsidR="0027071C" w:rsidRPr="004D6AAA" w:rsidRDefault="0027071C" w:rsidP="0027071C">
-[...20 lines deleted...]
-                <w:b/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1459" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="0027071C" w:rsidP="45B05EF6" w:rsidRDefault="0027071C" w14:paraId="5997CC1D" w14:textId="03FD1EFE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="0027071C" w:rsidP="41CC73EA" w:rsidRDefault="0027071C" w14:paraId="110FFD37" w14:textId="61F5BA1E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="41CC73EA" w:rsidR="5A08C7EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14.15-15.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1547" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="0027071C" w:rsidP="45B05EF6" w:rsidRDefault="0027071C" w14:paraId="6B699379" w14:textId="505364FC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...78 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="1698" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="0027071C" w:rsidP="0027071C" w:rsidRDefault="0027071C" w14:paraId="3FE9F23F" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="0027071C" w:rsidP="18F324E9" w:rsidRDefault="0027071C" w14:paraId="1F72F646" w14:textId="01458476">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0027071C" w:rsidRPr="004D6AAA" w14:paraId="322AB2C3" w14:textId="77777777" w:rsidTr="00242385">
+      <w:tr w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidTr="41CC73EA" w14:paraId="322AB2C3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="661" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="646" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="0027071C" w:rsidRDefault="003B2B56" w14:paraId="3DF6D3BA" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2453" w:type="dxa"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="2344" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="7C1DD072" w:rsidRDefault="003B2B56" w14:paraId="3C6E178E" w14:textId="44FCFA47">
+            <w:r w:rsidRPr="7C1DD072">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kuriame kartu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2343" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="7C1DD072" w:rsidRDefault="003B2B56" w14:paraId="233BEFDB" w14:textId="5C2D6921">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7C1DD072">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>G. Sakalauskienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="790" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="7C1DD072" w:rsidRDefault="003B2B56" w14:paraId="2D2DC53F" w14:textId="3BCC196A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7C1DD072">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="674" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="0027071C" w:rsidRDefault="003B2B56" w14:paraId="6B965A47" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...73 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...47 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="1459" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="51269848" w:rsidRDefault="003B2B56" w14:paraId="08CE6F91" w14:textId="092C0BDC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="18F324E9" w:rsidRDefault="003B2B56" w14:paraId="61CDCEAD" w14:textId="4493B0C6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1547" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="0027071C" w:rsidRDefault="003B2B56" w14:paraId="6BB9E253" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="1698" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="3A6025E0" w:rsidRDefault="006B6C2B" w14:paraId="23DE523C" w14:textId="10D542BC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3A6025E0" w:rsidR="006B6C2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15.05-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3A6025E0" w:rsidR="001F73AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15.50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="0027071C" w:rsidRDefault="003B2B56" w14:paraId="52E56223" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0027071C" w:rsidRPr="004D6AAA" w14:paraId="2F32984E" w14:textId="77777777" w:rsidTr="00242385">
+      <w:tr w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidTr="41CC73EA" w14:paraId="2F32984E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="479"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="661" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="646" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="0027071C" w:rsidRDefault="003B2B56" w14:paraId="0F57406D" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2453" w:type="dxa"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="2344" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="0027071C" w:rsidRDefault="003B2B56" w14:paraId="5E019F20" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Judrieji žaidimai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="2343" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="0027071C" w:rsidRDefault="003B2B56" w14:paraId="49DA302C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>R. Klimavičius</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:b/>
+            <w:tcW w:w="790" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="7C1DD072" w:rsidRDefault="003B2B56" w14:paraId="204D47CF" w14:textId="2B810F0F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7C1DD072">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="7C1DD072" w:rsidRDefault="003B2B56" w14:paraId="158B81EC" w14:textId="0EDBB935">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7C1DD072">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5-8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:b/>
+            <w:tcW w:w="674" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="7C1DD072" w:rsidRDefault="003B2B56" w14:paraId="2B8178D5" w14:textId="71731DA1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7C1DD072">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...24 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="7C1DD072" w:rsidRDefault="003B2B56" w14:paraId="511F3AB7" w14:textId="07EF3C6F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7C1DD072">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1459" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="0027071C" w:rsidRDefault="003B2B56" w14:paraId="07547A01" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="51269848" w:rsidRDefault="00044FDA" w14:paraId="5043CB0F" w14:textId="007ADDB8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00044FDA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7.40-8.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1547" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="18F324E9" w:rsidRDefault="0092671B" w14:paraId="07459315" w14:textId="7D1988B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1698" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="0027071C" w:rsidRDefault="003B2B56" w14:paraId="6537F28F" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...54 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="3936991E" w:rsidRDefault="003B2B56" w14:paraId="6DFB9E20" w14:textId="5F6E4F63">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3936991E" w:rsidR="017261BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12.30-13.15</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0027071C" w:rsidRPr="004D6AAA" w14:paraId="5780C80E" w14:textId="77777777" w:rsidTr="00242385">
+      <w:tr w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidTr="41CC73EA" w14:paraId="5780C80E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="661" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="646" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="0027071C" w:rsidRDefault="003B2B56" w14:paraId="5F682803" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2453" w:type="dxa"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="2344" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="0027071C" w:rsidRDefault="003B2B56" w14:paraId="39372F76" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Jaunieji šauliai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="2343" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="0027071C" w:rsidRDefault="003B2B56" w14:paraId="73F68A49" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>R. Klimavičius</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="790" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="0027071C" w:rsidRDefault="003B2B56" w14:paraId="7F908CC2" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5-</w:t>
             </w:r>
-            <w:r w:rsidR="004D6AAA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="674" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="0027071C" w:rsidRDefault="003B2B56" w14:paraId="18F999B5" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="1459" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="0027071C" w:rsidRDefault="003B2B56" w14:paraId="70DF9E56" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...37 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="0027071C" w:rsidRDefault="003B2B56" w14:paraId="44E871BC" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1547" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="3936991E" w:rsidRDefault="003B2B56" w14:noSpellErr="1" w14:paraId="40CF29EE" w14:textId="7313958E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3936991E" w:rsidR="0576BD11">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7.40-8.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="51269848" w:rsidRDefault="003B2B56" w14:paraId="144A5D23" w14:textId="243DDA91">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1698" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="0027071C" w:rsidRDefault="003B2B56" w14:paraId="738610EB" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
-[...21 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="008A2A6E" w:rsidP="008A2A6E" w:rsidRDefault="005E43CB" w14:paraId="6E992601" w14:textId="1473DC3A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E43CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7.40-8.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="00423E4F" w:rsidP="18F324E9" w:rsidRDefault="006E4075" w14:paraId="637805D2" w14:noSpellErr="1" w14:textId="2A184FD3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0027071C" w:rsidRPr="004D6AAA" w14:paraId="386B38B5" w14:textId="77777777" w:rsidTr="00242385">
+      <w:tr w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidTr="41CC73EA" w14:paraId="386B38B5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="571"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="661" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="646" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="0027071C" w:rsidRDefault="003B2B56" w14:paraId="6B7135B9" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2453" w:type="dxa"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="2344" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="0027071C" w:rsidRDefault="003B2B56" w14:paraId="2378BC4C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Jaunieji krikščionys</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="2343" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="18F324E9" w:rsidRDefault="003B2B56" w14:paraId="2763076C" w14:textId="03B9B840">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="18F324E9">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">A. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="76B218CC" w:rsidRPr="18F324E9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="18F324E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vaištarienė</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="790" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="0027071C" w:rsidRDefault="003B2B56" w14:paraId="203C339B" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1-4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="674" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="0027071C" w:rsidRDefault="003B2B56" w14:paraId="39507054" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...21 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="1459" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="0027071C" w:rsidRDefault="003B2B56" w14:paraId="463F29E8" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="0027071C" w:rsidRDefault="003B2B56" w14:paraId="3B7B4B86" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="1547" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="0027071C" w:rsidRDefault="003B2B56" w14:paraId="3A0FF5F2" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
-[...45 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="1698" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="45B05EF6" w:rsidRDefault="7093E2DF" w14:paraId="5630AD66" w14:textId="2C956371">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="54D25E19">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14.15-15.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="0027071C" w:rsidRDefault="003B2B56" w14:paraId="61829076" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001573DA" w:rsidRPr="004D6AAA" w14:paraId="6AE5BFD5" w14:textId="77777777" w:rsidTr="00242385">
+      <w:tr w:rsidRPr="004D6AAA" w:rsidR="004F00FA" w:rsidTr="41CC73EA" w14:paraId="6AE5BFD5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="196"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="661" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="646" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="004F00FA" w:rsidP="0027071C" w:rsidRDefault="004F00FA" w14:paraId="6D6998CD" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2453" w:type="dxa"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="2344" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="004F00FA" w:rsidP="0027071C" w:rsidRDefault="004F00FA" w14:paraId="34B03F0F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Mokinių savivalda</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="2343" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="004F00FA" w:rsidP="7C1DD072" w:rsidRDefault="004F00FA" w14:paraId="04831F51" w14:textId="0A9FD641">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7C1DD072">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>G. Sakalauskienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="790" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="004F00FA" w:rsidP="0027071C" w:rsidRDefault="004F00FA" w14:paraId="0989E2AA" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="674" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="004F00FA" w:rsidP="0027071C" w:rsidRDefault="004F00FA" w14:paraId="0295336A" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...24 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...21 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="1459" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="004F00FA" w:rsidP="51269848" w:rsidRDefault="004F00FA" w14:paraId="2BA226A1" w14:textId="65C7D0DE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="004F00FA" w:rsidP="0027071C" w:rsidRDefault="004F00FA" w14:paraId="17AD93B2" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...40 lines deleted...]
-                <w:b/>
+            <w:tcW w:w="1547" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="004F00FA" w:rsidP="3A6025E0" w:rsidRDefault="001F73AD" w14:paraId="0DE4B5B7" w14:textId="59592183">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3A6025E0" w:rsidR="001F73AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15.05-15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3A6025E0" w:rsidR="43A43BE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3A6025E0" w:rsidR="001F73AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1698" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A828A9" w:rsidR="004F00FA" w:rsidP="0027071C" w:rsidRDefault="004F00FA" w14:paraId="66204FF1" w14:textId="3B5E026C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A828A9" w:rsidR="004F00FA" w:rsidP="0027071C" w:rsidRDefault="004F00FA" w14:paraId="2DBF0D7D" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001573DA" w:rsidRPr="004D6AAA" w14:paraId="35540F6F" w14:textId="77777777" w:rsidTr="00242385">
+      <w:tr w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidTr="41CC73EA" w14:paraId="35540F6F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="179"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="661" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="646" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="0027071C" w:rsidRDefault="003B2B56" w14:paraId="43ACE903" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D6AAA">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2453" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2344" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="7C1DD072" w:rsidRDefault="003B2B56" w14:paraId="53DF1877" w14:textId="00CA14B0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7C1DD072">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>STEAM veiklos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2343" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="003B2B56" w:rsidP="7C1DD072" w:rsidRDefault="003B2B56" w14:paraId="75471847" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7C1DD072">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">J. </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004D6AAA">
-[...6 lines deleted...]
-              <w:t>V.Zaronskienė</w:t>
+            <w:r w:rsidRPr="7C1DD072">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Baležentytė</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:b/>
+            <w:tcW w:w="790" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="003B2B56" w:rsidP="7C1DD072" w:rsidRDefault="003B2B56" w14:paraId="2E2BC1CE" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7C1DD072">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1-4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:b/>
+            <w:tcW w:w="674" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="003B2B56" w:rsidP="7C1DD072" w:rsidRDefault="003B2B56" w14:paraId="5D562D56" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7C1DD072">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...21 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="1459" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="0027071C" w:rsidRDefault="003B2B56" w14:paraId="6B62F1B3" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="51269848" w:rsidRDefault="003B2B56" w14:paraId="02F2C34E" w14:textId="2A2FD0FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1547" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="0027071C" w:rsidRDefault="003B2B56" w14:paraId="680A4E5D" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="1698" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="18F324E9" w:rsidRDefault="003B2B56" w14:paraId="19219836" w14:textId="208FC2A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="18F324E9">
-[...25 lines deleted...]
-            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="0027071C" w:rsidRDefault="00E82438" w14:paraId="296FEF7D" w14:textId="202D5246">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12.30</w:t>
+            </w:r>
+            <w:r w:rsidR="004936C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-13.15</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D6AAA" w:rsidRPr="004D6AAA" w14:paraId="1DAB4793" w14:textId="77777777" w:rsidTr="00242385">
+      <w:tr w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidTr="41CC73EA" w14:paraId="1DAB4793" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="179"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="661" w:type="dxa"/>
-[...66 lines deleted...]
-              <w:t xml:space="preserve">J. </w:t>
+            <w:tcW w:w="646" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="003B2B56" w:rsidP="7C1DD072" w:rsidRDefault="003B2B56" w14:paraId="593B3C85" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7C1DD072">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2344" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="003B2B56" w:rsidP="7C1DD072" w:rsidRDefault="003B2B56" w14:paraId="1EDED2B4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7C1DD072">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Anglų kalbos būrelis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2343" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="003B2B56" w:rsidP="7C1DD072" w:rsidRDefault="003B2B56" w14:paraId="0059D811" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7C1DD072">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Baležentytė</w:t>
+            <w:r w:rsidRPr="7C1DD072">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Stanek</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:b/>
+            <w:tcW w:w="790" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="003B2B56" w:rsidP="7C1DD072" w:rsidRDefault="003B2B56" w14:paraId="20E2F6B6" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7C1DD072">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1-4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:b/>
+            <w:tcW w:w="674" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="003B2B56" w:rsidP="7C1DD072" w:rsidRDefault="003B2B56" w14:paraId="127A0C89" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7C1DD072">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...52 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="1459" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="18F324E9" w:rsidRDefault="003B2B56" w14:paraId="7194DBDC" w14:textId="533E05BF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="0027071C" w:rsidRDefault="003B2B56" w14:paraId="769D0D3C" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="1547" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="3A6025E0" w:rsidRDefault="02068D38" w14:paraId="54CD245A" w14:textId="7BB9934C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto" w:themeColor="accent3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3A6025E0" w:rsidR="42408B5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7.40-8.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1698" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="0027071C" w:rsidRDefault="003B2B56" w14:paraId="1231BE67" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="0027071C" w:rsidRDefault="003B2B56" w14:paraId="36FEB5B0" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D6AAA" w:rsidRPr="004D6AAA" w14:paraId="55C4B12E" w14:textId="77777777" w:rsidTr="00242385">
+      <w:tr w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidTr="41CC73EA" w14:paraId="55C4B12E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="179"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="661" w:type="dxa"/>
-[...67 lines deleted...]
-            </w:r>
+            <w:tcW w:w="646" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="003B2B56" w:rsidP="7C1DD072" w:rsidRDefault="003B2B56" w14:paraId="00F6DC0A" w14:textId="32664EA7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7C1DD072">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2344" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="003B2B56" w:rsidP="7C1DD072" w:rsidRDefault="003B2B56" w14:paraId="6099326A" w14:textId="59A7D7EE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7C1DD072">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Dviratininkų būrelis ,,Du ratai”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2343" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="003B2B56" w:rsidP="7C1DD072" w:rsidRDefault="003B2B56" w14:paraId="24766CF6" w14:textId="6A82C2BA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Stanek</w:t>
+            <w:r w:rsidRPr="7C1DD072">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>R.Aleksandravičienė</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...39 lines deleted...]
-                <w:b/>
+            <w:tcW w:w="790" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="003B2B56" w:rsidP="7C1DD072" w:rsidRDefault="003B2B56" w14:paraId="743F9C6A" w14:textId="6768C2C5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7C1DD072">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5-8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="674" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="003B2B56" w:rsidP="7C1DD072" w:rsidRDefault="003B2B56" w14:paraId="33A66D29" w14:textId="53C82E6C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7C1DD072">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...32 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="1459" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="51269848" w:rsidRDefault="003B2B56" w14:paraId="30D7AA69" w14:textId="0EF2D7A4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="0027071C" w:rsidRDefault="4F07B6CD" w14:paraId="7196D064" w14:textId="4CBFBBBB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="08801610">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="08801610" w:rsidR="2EE1315C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="08801610">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="08801610" w:rsidR="69874143">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="08801610">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5-1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="08801610" w:rsidR="6B002EB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="08801610">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="08801610" w:rsidR="627E3860">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="08801610">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1547" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="0027071C" w:rsidRDefault="003B2B56" w14:paraId="34FF1C98" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="1698" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="18F324E9" w:rsidRDefault="003B2B56" w14:paraId="6D072C0D" w14:textId="5E404272">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="18F324E9" w:rsidRDefault="003B2B56" w14:paraId="48A21919" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidTr="41CC73EA" w14:paraId="2D361729" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="179"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="646" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="003B2B56" w:rsidP="7C1DD072" w:rsidRDefault="003B2B56" w14:paraId="798B41BB" w14:textId="74D1C281">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7C1DD072">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2344" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="003B2B56" w:rsidP="7C1DD072" w:rsidRDefault="003B2B56" w14:paraId="6E658948" w14:textId="4C5B6D79">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7C1DD072">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pynimas iš vytelių</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2343" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="003B2B56" w:rsidP="7C1DD072" w:rsidRDefault="003B2B56" w14:paraId="48509427" w14:textId="13FAEE3F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="7C1DD072">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>R.Aleksandravičienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="790" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="003B2B56" w:rsidP="7C1DD072" w:rsidRDefault="003B2B56" w14:paraId="565085E4" w14:textId="54AA65EC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7C1DD072">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5-8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="674" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="003B2B56" w:rsidP="7C1DD072" w:rsidRDefault="003B2B56" w14:paraId="6A2D60FB" w14:textId="7A6F8B66">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7C1DD072">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1459" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="003B2B56" w:rsidP="0027071C" w:rsidRDefault="003B2B56" w14:paraId="69EE5F43" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1539" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="0027071C" w:rsidRDefault="003B2B56" w14:paraId="78C9849F" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
-[...32 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="1547" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="0027071C" w:rsidRDefault="0A1B2DC6" w14:paraId="65F1CE8E" w14:textId="0ACA5289">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="08801610">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="08801610" w:rsidR="36522A8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="08801610">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="08801610" w:rsidR="5D5331AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="08801610">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5-1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="08801610" w:rsidR="630A1A5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="08801610">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="08801610" w:rsidR="3B484722">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="08801610">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1698" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="003B2B56" w:rsidP="18F324E9" w:rsidRDefault="003B2B56" w14:paraId="088E151A" w14:textId="047D67A6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D6AAA" w:rsidR="003B2B56" w:rsidP="18F324E9" w:rsidRDefault="003B2B56" w14:paraId="4DCC2F0E" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6BD18F9B" w14:textId="77777777" w:rsidR="00DB788D" w:rsidRDefault="00DB788D">
+    <w:p w:rsidR="00DB788D" w:rsidRDefault="00DB788D" w14:paraId="6BD18F9B" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DB788D">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="567" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="1296"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="629BDA94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77D0FAF8"/>
     <w:lvl w:ilvl="0" w:tplc="BFC0CD3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4232E164">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="547A5CAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -4458,268 +5116,553 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BB88D95"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="8D4AB3FE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="9FDA20A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1E94780C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D6180C66">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08DAF5EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A8F66080">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="762E3A3E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D3CE03BA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="5E12618A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="140076062">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1457526503">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="3" w16cid:durableId="930355728">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
+  <w:zoom w:percent="45"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DB788D"/>
+    <w:rsid w:val="00014BF8"/>
+    <w:rsid w:val="00044FDA"/>
     <w:rsid w:val="000A0926"/>
     <w:rsid w:val="000D7F5D"/>
     <w:rsid w:val="000E45EC"/>
     <w:rsid w:val="001573DA"/>
     <w:rsid w:val="00177193"/>
+    <w:rsid w:val="00191D3A"/>
+    <w:rsid w:val="00193157"/>
+    <w:rsid w:val="001F73AD"/>
     <w:rsid w:val="00242385"/>
     <w:rsid w:val="0027071C"/>
     <w:rsid w:val="002902FF"/>
     <w:rsid w:val="002B10B1"/>
     <w:rsid w:val="002D1695"/>
     <w:rsid w:val="003002B4"/>
+    <w:rsid w:val="003B2B56"/>
+    <w:rsid w:val="00423E4F"/>
+    <w:rsid w:val="00446A6F"/>
+    <w:rsid w:val="004936C7"/>
     <w:rsid w:val="004D6AAA"/>
+    <w:rsid w:val="004F00FA"/>
+    <w:rsid w:val="005E43CB"/>
+    <w:rsid w:val="00687BA5"/>
+    <w:rsid w:val="006B6C2B"/>
+    <w:rsid w:val="006E4075"/>
+    <w:rsid w:val="008161AF"/>
+    <w:rsid w:val="00857DCF"/>
+    <w:rsid w:val="008A2A6E"/>
     <w:rsid w:val="008E1F5C"/>
+    <w:rsid w:val="00904502"/>
+    <w:rsid w:val="0092671B"/>
+    <w:rsid w:val="00A828A9"/>
+    <w:rsid w:val="00AC66DA"/>
+    <w:rsid w:val="00BE736E"/>
+    <w:rsid w:val="00C06B90"/>
+    <w:rsid w:val="00C4752E"/>
     <w:rsid w:val="00C5759D"/>
+    <w:rsid w:val="00CD081C"/>
     <w:rsid w:val="00DB788D"/>
+    <w:rsid w:val="00E544A3"/>
+    <w:rsid w:val="00E82438"/>
+    <w:rsid w:val="00E84745"/>
+    <w:rsid w:val="00EF0234"/>
+    <w:rsid w:val="00F63EFB"/>
+    <w:rsid w:val="00FE5FD6"/>
+    <w:rsid w:val="017261BD"/>
     <w:rsid w:val="01C0F6F2"/>
+    <w:rsid w:val="02068D38"/>
+    <w:rsid w:val="031E4EDE"/>
     <w:rsid w:val="03AC8F6F"/>
+    <w:rsid w:val="0576BD11"/>
+    <w:rsid w:val="05A914D3"/>
+    <w:rsid w:val="07AE9795"/>
+    <w:rsid w:val="086F9741"/>
+    <w:rsid w:val="08801610"/>
+    <w:rsid w:val="088F21ED"/>
+    <w:rsid w:val="0891A4F3"/>
+    <w:rsid w:val="094EF9EF"/>
+    <w:rsid w:val="0992017B"/>
+    <w:rsid w:val="0A1B2DC6"/>
+    <w:rsid w:val="0A96A546"/>
+    <w:rsid w:val="0AAD3C25"/>
+    <w:rsid w:val="0AAE30C8"/>
+    <w:rsid w:val="0B5A7B60"/>
+    <w:rsid w:val="0B694DFD"/>
     <w:rsid w:val="0BB335D7"/>
+    <w:rsid w:val="0BCB3DC3"/>
+    <w:rsid w:val="0D408B80"/>
     <w:rsid w:val="0DEA76EE"/>
+    <w:rsid w:val="0DF95FA4"/>
     <w:rsid w:val="0E5DD013"/>
+    <w:rsid w:val="0EB5C375"/>
     <w:rsid w:val="0F48987D"/>
+    <w:rsid w:val="109E8919"/>
+    <w:rsid w:val="119DD6EA"/>
+    <w:rsid w:val="12450C8D"/>
+    <w:rsid w:val="1267A1CB"/>
     <w:rsid w:val="1388C988"/>
+    <w:rsid w:val="14C22378"/>
+    <w:rsid w:val="14E03834"/>
+    <w:rsid w:val="15D8841E"/>
+    <w:rsid w:val="16847C4B"/>
+    <w:rsid w:val="17641BB8"/>
+    <w:rsid w:val="177BD475"/>
+    <w:rsid w:val="1886D22A"/>
+    <w:rsid w:val="18AE1077"/>
     <w:rsid w:val="18F324E9"/>
+    <w:rsid w:val="1913C329"/>
+    <w:rsid w:val="19B8044F"/>
+    <w:rsid w:val="19DD916D"/>
+    <w:rsid w:val="1C044CC7"/>
+    <w:rsid w:val="1C11A4A6"/>
     <w:rsid w:val="1C3FEBF0"/>
+    <w:rsid w:val="1E778271"/>
+    <w:rsid w:val="1E7C9B4C"/>
+    <w:rsid w:val="1F58A799"/>
     <w:rsid w:val="1FD4DAAF"/>
+    <w:rsid w:val="1FEFB420"/>
+    <w:rsid w:val="1FF53FD9"/>
     <w:rsid w:val="20A589D2"/>
+    <w:rsid w:val="22C804DC"/>
+    <w:rsid w:val="2312DB40"/>
     <w:rsid w:val="23672594"/>
+    <w:rsid w:val="2371168F"/>
+    <w:rsid w:val="24A25805"/>
+    <w:rsid w:val="26A3FB1C"/>
+    <w:rsid w:val="270E5391"/>
+    <w:rsid w:val="27C8B50F"/>
+    <w:rsid w:val="27E1057C"/>
+    <w:rsid w:val="28272120"/>
+    <w:rsid w:val="2838E48B"/>
     <w:rsid w:val="28547703"/>
+    <w:rsid w:val="28E0307C"/>
+    <w:rsid w:val="29D0F0B0"/>
+    <w:rsid w:val="2A0801EC"/>
+    <w:rsid w:val="2A7F9DE5"/>
+    <w:rsid w:val="2A9186D7"/>
+    <w:rsid w:val="2BE47B10"/>
+    <w:rsid w:val="2D9073BF"/>
+    <w:rsid w:val="2DE1D6AB"/>
+    <w:rsid w:val="2EE1315C"/>
+    <w:rsid w:val="2EE2E882"/>
+    <w:rsid w:val="2F6CF954"/>
+    <w:rsid w:val="30C1A831"/>
     <w:rsid w:val="3170199A"/>
     <w:rsid w:val="3180EC6C"/>
+    <w:rsid w:val="327FF345"/>
+    <w:rsid w:val="32CDFB04"/>
     <w:rsid w:val="3328B977"/>
+    <w:rsid w:val="339C1421"/>
+    <w:rsid w:val="33D5B033"/>
     <w:rsid w:val="3423EA39"/>
+    <w:rsid w:val="344FCA63"/>
+    <w:rsid w:val="352AAB35"/>
+    <w:rsid w:val="35F35C49"/>
     <w:rsid w:val="3624F997"/>
+    <w:rsid w:val="36522A8A"/>
+    <w:rsid w:val="36A531C7"/>
     <w:rsid w:val="3795BE3F"/>
+    <w:rsid w:val="379EEA10"/>
+    <w:rsid w:val="37A2AB32"/>
     <w:rsid w:val="37DAE42F"/>
+    <w:rsid w:val="388FDB7A"/>
+    <w:rsid w:val="3936991E"/>
+    <w:rsid w:val="39DFA1AD"/>
+    <w:rsid w:val="3A6025E0"/>
+    <w:rsid w:val="3A75FA0A"/>
     <w:rsid w:val="3B3D2A78"/>
+    <w:rsid w:val="3B484722"/>
     <w:rsid w:val="3BF0A1C0"/>
+    <w:rsid w:val="3C0AC836"/>
+    <w:rsid w:val="3C1BDFEA"/>
+    <w:rsid w:val="3C602E34"/>
     <w:rsid w:val="3CB57B5C"/>
     <w:rsid w:val="3DC26E78"/>
     <w:rsid w:val="3E74CB3A"/>
     <w:rsid w:val="3EB38605"/>
+    <w:rsid w:val="3EBD66AC"/>
+    <w:rsid w:val="3EDB9763"/>
+    <w:rsid w:val="4035B9DC"/>
     <w:rsid w:val="4065DC23"/>
+    <w:rsid w:val="40A7486E"/>
+    <w:rsid w:val="40B42ED8"/>
     <w:rsid w:val="41123421"/>
+    <w:rsid w:val="41CC73EA"/>
+    <w:rsid w:val="41D82AD3"/>
+    <w:rsid w:val="42408B5F"/>
     <w:rsid w:val="429EB96F"/>
     <w:rsid w:val="43483C5D"/>
+    <w:rsid w:val="43A43BE6"/>
+    <w:rsid w:val="43AADF57"/>
     <w:rsid w:val="44E40CBE"/>
+    <w:rsid w:val="45509051"/>
     <w:rsid w:val="4565838F"/>
+    <w:rsid w:val="45B05EF6"/>
     <w:rsid w:val="45D2475D"/>
+    <w:rsid w:val="46261975"/>
+    <w:rsid w:val="4666D391"/>
+    <w:rsid w:val="46AC33BF"/>
+    <w:rsid w:val="4705563D"/>
     <w:rsid w:val="481BAD80"/>
     <w:rsid w:val="4846558E"/>
+    <w:rsid w:val="4A762597"/>
     <w:rsid w:val="4AD36858"/>
     <w:rsid w:val="4CA40A0E"/>
     <w:rsid w:val="4CB24C6B"/>
+    <w:rsid w:val="4D227C8B"/>
     <w:rsid w:val="4D61BA71"/>
     <w:rsid w:val="4D852166"/>
+    <w:rsid w:val="4E569FA9"/>
+    <w:rsid w:val="4F07B6CD"/>
     <w:rsid w:val="4F65899A"/>
     <w:rsid w:val="4F7985BF"/>
+    <w:rsid w:val="4FAE1220"/>
+    <w:rsid w:val="50E884B4"/>
+    <w:rsid w:val="51269848"/>
     <w:rsid w:val="5350A1A4"/>
+    <w:rsid w:val="53819B3E"/>
+    <w:rsid w:val="5440A218"/>
+    <w:rsid w:val="54D25E19"/>
+    <w:rsid w:val="56CFFCE2"/>
+    <w:rsid w:val="5753C21D"/>
     <w:rsid w:val="5805C7D7"/>
+    <w:rsid w:val="5937DD56"/>
+    <w:rsid w:val="5A08C7EC"/>
+    <w:rsid w:val="5A19866D"/>
+    <w:rsid w:val="5B5867F8"/>
     <w:rsid w:val="5B715F92"/>
     <w:rsid w:val="5C2A12BD"/>
+    <w:rsid w:val="5CFD6849"/>
+    <w:rsid w:val="5D5331AF"/>
+    <w:rsid w:val="5E63D765"/>
+    <w:rsid w:val="5F32C6EF"/>
     <w:rsid w:val="5F61B37F"/>
     <w:rsid w:val="60193E60"/>
     <w:rsid w:val="6069B758"/>
+    <w:rsid w:val="611577CA"/>
     <w:rsid w:val="6125CCC9"/>
+    <w:rsid w:val="614E78B8"/>
+    <w:rsid w:val="61786438"/>
+    <w:rsid w:val="622F7EF2"/>
+    <w:rsid w:val="627E3860"/>
+    <w:rsid w:val="62E1EDE2"/>
+    <w:rsid w:val="630A1A5D"/>
     <w:rsid w:val="635E569B"/>
     <w:rsid w:val="646B41EB"/>
+    <w:rsid w:val="64793EEC"/>
+    <w:rsid w:val="65711CB3"/>
+    <w:rsid w:val="658C7CB6"/>
     <w:rsid w:val="65F2DC6E"/>
     <w:rsid w:val="66248CA5"/>
+    <w:rsid w:val="663261B5"/>
+    <w:rsid w:val="66A0BE7F"/>
+    <w:rsid w:val="68BE2F92"/>
+    <w:rsid w:val="6944C202"/>
+    <w:rsid w:val="69874143"/>
     <w:rsid w:val="6AC64D91"/>
+    <w:rsid w:val="6ADDA9F0"/>
+    <w:rsid w:val="6B002EB7"/>
+    <w:rsid w:val="6B9BBB21"/>
+    <w:rsid w:val="6C222A43"/>
+    <w:rsid w:val="6C67D881"/>
+    <w:rsid w:val="6DDD9480"/>
     <w:rsid w:val="6DFDEE53"/>
+    <w:rsid w:val="6E65909B"/>
     <w:rsid w:val="6F6B3A91"/>
+    <w:rsid w:val="6FA6B944"/>
     <w:rsid w:val="70162835"/>
+    <w:rsid w:val="704E66BD"/>
+    <w:rsid w:val="7093E2DF"/>
+    <w:rsid w:val="70BDE0EB"/>
+    <w:rsid w:val="72BDDB96"/>
+    <w:rsid w:val="73FB10E2"/>
+    <w:rsid w:val="743A23A9"/>
     <w:rsid w:val="7487A71E"/>
+    <w:rsid w:val="74A21784"/>
     <w:rsid w:val="75157008"/>
     <w:rsid w:val="76B218CC"/>
+    <w:rsid w:val="76BCD868"/>
+    <w:rsid w:val="77333A10"/>
     <w:rsid w:val="775EC343"/>
     <w:rsid w:val="77C9F065"/>
+    <w:rsid w:val="789A9257"/>
+    <w:rsid w:val="79045FCB"/>
+    <w:rsid w:val="7ABA392C"/>
+    <w:rsid w:val="7B090B9E"/>
     <w:rsid w:val="7B2EA9DB"/>
+    <w:rsid w:val="7B46D793"/>
+    <w:rsid w:val="7BB774D1"/>
+    <w:rsid w:val="7C1DD072"/>
+    <w:rsid w:val="7C2219B0"/>
+    <w:rsid w:val="7C70758D"/>
+    <w:rsid w:val="7D1922D4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="7C09BBBF"/>
-  <w15:docId w15:val="{C8EF5CFC-EB71-41A4-AF6F-5F7EF10AC1A2}"/>
+  <w15:docId w15:val="{64D3B152-C273-4715-9969-2FFF53CDA27C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4875,52 +5818,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -4985,432 +5928,407 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="prastasis">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Antrat1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="prastasis"/>
-    <w:next w:val="prastasis"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Antrat2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="prastasis"/>
-    <w:next w:val="prastasis"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Antrat3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="prastasis"/>
-    <w:next w:val="prastasis"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="280" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Antrat4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="prastasis"/>
-    <w:next w:val="prastasis"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Antrat5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="prastasis"/>
-    <w:next w:val="prastasis"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="220" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Antrat6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="prastasis"/>
-    <w:next w:val="prastasis"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Numatytasispastraiposriftas">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="prastojilentel">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Sraonra">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="NormalTable0">
+  <w:style w:type="table" w:styleId="NormalTable0" w:customStyle="1">
     <w:name w:val="Normal Table0"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Pavadinimas">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="prastasis"/>
-    <w:next w:val="prastasis"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
-[...10 lines deleted...]
-  <w:style w:type="table" w:styleId="Lentelstinklelis">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="prastojilentel"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00601B49"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sraopastraipa">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="prastasis"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00A011BC"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Lentelstinklelis1">
+  <w:style w:type="table" w:styleId="Lentelstinklelis1" w:customStyle="1">
     <w:name w:val="Lentelės tinklelis1"/>
-    <w:basedOn w:val="prastojilentel"/>
-    <w:next w:val="Lentelstinklelis"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="006E1E27"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Debesliotekstas">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="prastasis"/>
-    <w:link w:val="DebesliotekstasDiagrama"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FC5125"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="DebesliotekstasDiagrama">
-[...2 lines deleted...]
-    <w:link w:val="Debesliotekstas"/>
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FC5125"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Paantrat">
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="prastasis"/>
-    <w:next w:val="prastasis"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+  <w:style w:type="table" w:styleId="a" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblCellMar>
-[...2 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+  <w:style w:type="table" w:styleId="a0" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblCellMar>
-[...2 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a1">
+  <w:style w:type="table" w:styleId="a1" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblCellMar>
-[...2 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a2">
+  <w:style w:type="table" w:styleId="a2" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblCellMar>
-[...2 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a3">
+  <w:style w:type="table" w:styleId="a3" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblCellMar>
-[...2 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a4">
+  <w:style w:type="table" w:styleId="a4" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableNormal1" w:customStyle="1">
+    <w:name w:val="Table Normal1"/>
+    <w:rsid w:val="00C4752E"/>
+    <w:tblPr>
       <w:tblCellMar>
-        <w:left w:w="108" w:type="dxa"/>
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5671,94 +6589,97 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mghxMKSPsblsB+iI0xUSQqn+jo6bw==">AMUW2mXaYOTD1oQ/Rrb8ii7gze6b65C+fYiYF2eckPZfhQzoXa07Ux1ss0eFO0VSnvxP9HIQzJWyy+0yN0kIbqxhKx/BqPGsmqynhqxbb6hmMEJ6EeeeWq0ubuJsA8GMR5imxaoep7WK</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokumentas" ma:contentTypeID="0x010100E4645191E5FD3540A9AA042A7C47731D" ma:contentTypeVersion="3" ma:contentTypeDescription="Kurkite naują dokumentą." ma:contentTypeScope="" ma:versionID="dcd22fefa99fd27cf038bb8ffe0a3b30">
-[...1 lines deleted...]
-    <xsd:import namespace="c85d4c8b-7e78-46b2-8561-05845b54e390"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokumentas" ma:contentTypeID="0x0101004469370DB7EA654E88A839409BDFE9D4" ma:contentTypeVersion="3" ma:contentTypeDescription="Kurkite naują dokumentą." ma:contentTypeScope="" ma:versionID="db68d951d3e131e5c843ae917153a3b1">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a1929b19-0226-4045-885b-8055f3d06200" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f89cda09e6943198a9a18626d9dac5e1" ns2:_="">
+    <xsd:import namespace="a1929b19-0226-4045-885b-8055f3d06200"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c85d4c8b-7e78-46b2-8561-05845b54e390" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a1929b19-0226-4045-885b-8055f3d06200" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Turinio tipas"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Antraštė"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -5817,135 +6738,101 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2000/xmlns/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA95AD49-0968-4D9D-903A-B289F0017483}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2000/xmlns/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A777C71D-459B-4F24-B7D1-2E60A143E1AE}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B67BC8D-4862-48AB-A022-6A2316CAD805}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...34 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Jolanta</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <keywords/>
+  <lastModifiedBy>Loreta Alksninienė</lastModifiedBy>
+  <revision>34</revision>
+  <lastPrinted>2023-09-19T16:49:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100E4645191E5FD3540A9AA042A7C47731D</vt:lpwstr>
+    <vt:lpwstr>0x0101004469370DB7EA654E88A839409BDFE9D4</vt:lpwstr>
   </property>
 </Properties>
 </file>