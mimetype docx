--- v1 (2025-11-20)
+++ v2 (2026-10-12)
@@ -1,75 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="6759748D" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00680822"/>
-    <w:p w14:paraId="6DD92F8B" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00505B76">
+    <w:p w14:paraId="672A6659" w14:textId="546F97EC" w:rsidR="004A474D" w:rsidRDefault="004A474D">
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="205D7ADB" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="000C1B26">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Daugų</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Vlado </w:t>
+        <w:t xml:space="preserve">Daugų Vlado </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Mirono</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -128,51 +125,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ugdymo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>skyriaus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="4001DE08" w14:textId="15DDD155" w:rsidR="00680822" w:rsidRDefault="00505B76">
+    <w:p w14:paraId="3D31B630" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="000C1B26">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Pradinių</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -207,7164 +204,5802 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>tvarkaraštis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2025-20</w:t>
+        <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="00B14D3F">
+      <w:r w:rsidR="004D18FE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>26</w:t>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>-20</w:t>
+      </w:r>
+      <w:r w:rsidR="004D18FE">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>m.m.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> I </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>pusmetis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="22AFC089" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00680822">
+    <w:p w14:paraId="0A37501D" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a"/>
         <w:tblW w:w="13620" w:type="dxa"/>
         <w:tblInd w:w="709" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1425"/>
         <w:gridCol w:w="1320"/>
         <w:gridCol w:w="2085"/>
         <w:gridCol w:w="2265"/>
         <w:gridCol w:w="2265"/>
         <w:gridCol w:w="2130"/>
         <w:gridCol w:w="2130"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00680822" w14:paraId="48D3D18C" w14:textId="77777777">
+      <w:tr w:rsidR="004A474D" w14:paraId="070CDD3C" w14:textId="77777777" w:rsidTr="6E84DFD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1425" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="4B7A0343" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00680822">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DAB6C7B" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="22DC03B9" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00680822">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02EB378F" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2085" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="6D8796A3" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00505B76">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17CB3C0D" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="000C1B26">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pirmadienis</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="05AAE188" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00505B76">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D9C3BF1" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="000C1B26">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Antradienis</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="079ACAB1" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00505B76">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="594004F0" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="000C1B26">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Trečiadienis</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="585EA930" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00505B76">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B11F4D4" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="000C1B26">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ketvirtadienis</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="428D7BD1" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00505B76">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42C1006D" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="000C1B26">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Penktadienis</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00680822" w14:paraId="14C0B6C1" w14:textId="77777777">
+      <w:tr w:rsidR="004A474D" w14:paraId="2B156F4D" w14:textId="77777777" w:rsidTr="6E84DFD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1425" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="011AD2C9" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00505B76">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AD14E28" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="000C1B26">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Mokytoja</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="7D152436" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00680822">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A05A809" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2085" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="2F1B187E" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00680822">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A39BBE3" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="3D8755F1" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00680822">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41C8F396" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0BF8D2EC" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00680822">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72A3D3EC" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="63C06F70" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00680822">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D0B940D" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="6880155E" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00680822">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E27B00A" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00680822" w14:paraId="43EF5CA2" w14:textId="77777777">
+      <w:tr w:rsidR="004A474D" w14:paraId="32978293" w14:textId="77777777" w:rsidTr="6E84DFD4">
         <w:trPr>
           <w:trHeight w:val="176"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1425" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="402FCA67" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00680822">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60061E4C" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0474A56B" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00680822">
+          <w:p w14:paraId="44EAFD9C" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="09FA9EBD" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00505B76">
-[...264 lines deleted...]
-          <w:p w14:paraId="50C190BC" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00680822">
+          <w:p w14:paraId="2570AF81" w14:textId="77777777" w:rsidR="00430920" w:rsidRDefault="00430920" w:rsidP="00430920">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurgita </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Baležentytė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="2FFA311B" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="00430920" w:rsidP="00430920">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>klasė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="2CDA6CFE" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00505B76">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0135CBF0" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="000C1B26">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>2.</w:t>
+              <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2085" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> k.</w:t>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B94D5A5" w14:textId="2DABAD07" w:rsidR="004A474D" w:rsidRDefault="44780168">
+            <w:r w:rsidRPr="69A1F0AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Muzika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> k.</w:t>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DEEC669" w14:textId="2F97DD3C" w:rsidR="004A474D" w:rsidRDefault="6D9E7916">
+            <w:r w:rsidRPr="47101527">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Lietuvių k. ir literatūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> k.</w:t>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3656B9AB" w14:textId="43D08D85" w:rsidR="004A474D" w:rsidRDefault="438A12A9">
+            <w:r w:rsidRPr="47101527">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Lietuvių k. ir literatūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...20 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45FB0818" w14:textId="7842401D" w:rsidR="004A474D" w:rsidRDefault="79BAE1F5">
+            <w:r w:rsidRPr="47101527">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Lietuvių k. ir literatūra</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> k.</w:t>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="049F31CB" w14:textId="7257B252" w:rsidR="004A474D" w:rsidRDefault="5AFEE544">
+            <w:r w:rsidRPr="47101527">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Lietuvių k. ir literatūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00680822" w14:paraId="0AD7CCC6" w14:textId="77777777">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="004A474D" w14:paraId="47886996" w14:textId="77777777" w:rsidTr="6E84DFD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1425" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="029B10FA" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00680822">
+          </w:tcPr>
+          <w:p w14:paraId="53128261" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="11E70085" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00505B76">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41BD3FC6" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="000C1B26">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>3.</w:t>
+              <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2085" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...36 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62486C05" w14:textId="14E587A9" w:rsidR="004A474D" w:rsidRDefault="1A9FA923">
+            <w:r w:rsidRPr="69A1F0AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Lietuvių k. ir literatūra</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> k.</w:t>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4101652C" w14:textId="08C278F5" w:rsidR="004A474D" w:rsidRDefault="5A9C7D39">
+            <w:r w:rsidRPr="47101527">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Lietuvių k. ir literatūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...17 lines deleted...]
-              <w:t>Muzika</w:t>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B99056E" w14:textId="711F2F13" w:rsidR="004A474D" w:rsidRDefault="553EFDF9">
+            <w:r w:rsidRPr="47101527">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...26 lines deleted...]
-              <w:t>/ Etika</w:t>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1299C43A" w14:textId="25C5D25F" w:rsidR="004A474D" w:rsidRDefault="18F2CBE4">
+            <w:r w:rsidRPr="47101527">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Lietuvių k. ir literatūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...20 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DDBEF00" w14:textId="6602AC3B" w:rsidR="004A474D" w:rsidRDefault="1E84A27F">
+            <w:r w:rsidRPr="47101527">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Lietuvių k. ir literatūra</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00680822" w14:paraId="46B77CEF" w14:textId="77777777">
+      <w:tr w:rsidR="004A474D" w14:paraId="1F75A9DD" w14:textId="77777777" w:rsidTr="6E84DFD4">
         <w:trPr>
-          <w:trHeight w:val="203"/>
+          <w:trHeight w:val="195"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1425" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="13D7768A" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00680822">
+          </w:tcPr>
+          <w:p w14:paraId="3461D779" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="4BEB3EDC" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00505B76">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41B07F09" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="000C1B26">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>4.</w:t>
+              <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2085" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...13 lines deleted...]
-            <w:r>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CF2D8B6" w14:textId="54A7BA12" w:rsidR="004A474D" w:rsidRDefault="6A5120C0">
+            <w:r w:rsidRPr="69A1F0AA">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Matematika</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...36 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FB78278" w14:textId="5750A0E9" w:rsidR="004A474D" w:rsidRDefault="5E26F3F3">
+            <w:r w:rsidRPr="47101527">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...13 lines deleted...]
-            <w:r>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FC39945" w14:textId="5C36FE0E" w:rsidR="004A474D" w:rsidRDefault="218F1483">
+            <w:r w:rsidRPr="47101527">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Muzika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0562CB0E" w14:textId="403B728B" w:rsidR="004A474D" w:rsidRDefault="5FFA2539">
+            <w:r w:rsidRPr="47101527">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tikyba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34CE0A41" w14:textId="477657A2" w:rsidR="004A474D" w:rsidRDefault="4A820301">
+            <w:r w:rsidRPr="47101527">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Matematika</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...71 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00680822" w14:paraId="14D26C84" w14:textId="77777777">
+      <w:tr w:rsidR="004A474D" w14:paraId="0F9ABB3F" w14:textId="77777777" w:rsidTr="6E84DFD4">
+        <w:trPr>
+          <w:trHeight w:val="203"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1425" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="0840C80D" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00680822">
+          </w:tcPr>
+          <w:p w14:paraId="62EBF3C5" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="38474B6D" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00505B76">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5EECEDAA" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="000C1B26">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>5.</w:t>
+              <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2085" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...36 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D98A12B" w14:textId="551B77D9" w:rsidR="004A474D" w:rsidRDefault="6D19EBCD">
+            <w:r w:rsidRPr="47101527">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Fizinis ugdymas</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...36 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2946DB82" w14:textId="338EE439" w:rsidR="004A474D" w:rsidRDefault="7F415B5A">
+            <w:r w:rsidRPr="47101527">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Gamtos mokslai</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...36 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5997CC1D" w14:textId="49754F53" w:rsidR="004A474D" w:rsidRDefault="2DCBC8DE">
+            <w:r w:rsidRPr="47101527">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Visuomeninis ugdymas</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> k.</w:t>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="110FFD37" w14:textId="07005BFF" w:rsidR="004A474D" w:rsidRDefault="303A7CC9">
+            <w:r w:rsidRPr="47101527">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Fi</w:t>
+            </w:r>
+            <w:r w:rsidR="6EBE925F" w:rsidRPr="47101527">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>zinis ugdymas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...27 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B699379" w14:textId="315A4568" w:rsidR="004A474D" w:rsidRDefault="769C9EBA">
+            <w:r w:rsidRPr="47101527">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Informatika</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00680822" w14:paraId="1941EB71" w14:textId="77777777">
+      <w:tr w:rsidR="004A474D" w14:paraId="56C72689" w14:textId="77777777" w:rsidTr="6E84DFD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1425" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="6799CECE" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00680822">
+          </w:tcPr>
+          <w:p w14:paraId="3FE9F23F" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="129FA049" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00505B76">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3127FDAC" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="000C1B26">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>6.</w:t>
+              <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2085" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...11 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F72F646" w14:textId="2F8DEF6E" w:rsidR="004A474D" w:rsidRDefault="0E2A838A">
+            <w:r w:rsidRPr="47101527">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Dailė</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...11 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08CE6F91" w14:textId="360B60D4" w:rsidR="004A474D" w:rsidRDefault="0E74FD51">
+            <w:r w:rsidRPr="47101527">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Šokis</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...11 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61CDCEAD" w14:textId="0BE86793" w:rsidR="004A474D" w:rsidRDefault="79D38C86">
+            <w:r w:rsidRPr="47101527">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Fizinis</w:t>
+            </w:r>
+            <w:r w:rsidR="367D3549" w:rsidRPr="47101527">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ugdymas</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...11 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BB9E253" w14:textId="57480A10" w:rsidR="004A474D" w:rsidRDefault="2EF73B90">
+            <w:r w:rsidRPr="47101527">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Technologijos</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...11 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23DE523C" w14:textId="1EA01732" w:rsidR="004A474D" w:rsidRDefault="3766D7B2">
+            <w:r w:rsidRPr="47101527">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Klasės valandėlė</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00680822" w14:paraId="10A7B63F" w14:textId="77777777">
-[...458 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="004A474D" w14:paraId="4BC6DBBF" w14:textId="77777777" w:rsidTr="6E84DFD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1425" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="396A3F75" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00680822">
+          </w:tcPr>
+          <w:p w14:paraId="52E56223" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="3C113575" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00505B76">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78212400" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="000C1B26">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>2.</w:t>
+              <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2085" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...11 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07547A01" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5043CB0F" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07459315" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6537F28F" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DFB9E20" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A474D" w14:paraId="45CB103B" w14:textId="77777777" w:rsidTr="6E84DFD4">
+        <w:trPr>
+          <w:trHeight w:val="224"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70DF9E56" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1320" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="669988BF" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="000C1B26">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2085" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44E871BC" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="144A5D23" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="738610EB" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="637805D2" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="463F29E8" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A474D" w14:paraId="3A37BD2A" w14:textId="77777777" w:rsidTr="6E84DFD4">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1425" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B7B4B86" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56648FAD" w14:textId="77777777" w:rsidR="00430920" w:rsidRDefault="00430920" w:rsidP="00430920">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gitana </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-              <w:t>Lietuvių</w:t>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Platūkytė</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-              <w:t>kalba</w:t>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Vilkauskienė</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
+          <w:p w14:paraId="56FD09FB" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="00430920" w:rsidP="00430920">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>klasė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="3A0FF5F2" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1320" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21FA6016" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="000C1B26">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2085" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5630AD66" w14:textId="16A577BE" w:rsidR="004A474D" w:rsidRDefault="2A6C7919">
+            <w:r w:rsidRPr="6E84DFD4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...36 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61829076" w14:textId="08409311" w:rsidR="004A474D" w:rsidRDefault="29A59A8D">
+            <w:r w:rsidRPr="6E84DFD4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Šokis</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...36 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BA226A1" w14:textId="68329C63" w:rsidR="004A474D" w:rsidRDefault="2F6A66BB">
+            <w:r w:rsidRPr="6E84DFD4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Lietuvių k. ir literatūra</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...20 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17AD93B2" w14:textId="02193205" w:rsidR="004A474D" w:rsidRDefault="2156A679" w:rsidP="6E84DFD4">
+            <w:r w:rsidRPr="6E84DFD4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Lietuvių k. ir literatūra</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> k.</w:t>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0DE4B5B7" w14:textId="05CBFD63" w:rsidR="004A474D" w:rsidRDefault="38F0434A" w:rsidP="6E84DFD4">
+            <w:r w:rsidRPr="6E84DFD4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00680822" w14:paraId="598CFCEB" w14:textId="77777777">
+      <w:tr w:rsidR="004A474D" w14:paraId="01BF37A6" w14:textId="77777777" w:rsidTr="6E84DFD4">
         <w:trPr>
-          <w:trHeight w:val="334"/>
+          <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1425" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="3D66A94C" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00680822">
+          </w:tcPr>
+          <w:p w14:paraId="66204FF1" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="26799689" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00505B76">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66CBCBC9" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="000C1B26">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>3.</w:t>
+              <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2085" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...20 lines deleted...]
-            <w:r>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DBF0D7D" w14:textId="5BA0673F" w:rsidR="004A474D" w:rsidRDefault="6000CA95">
+            <w:r w:rsidRPr="6E84DFD4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Muzika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B62F1B3" w14:textId="7294D3C1" w:rsidR="004A474D" w:rsidRDefault="52F95E82">
+            <w:r w:rsidRPr="6E84DFD4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lietuvių k. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="6E84DFD4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ir  literatūra</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02F2C34E" w14:textId="463E0D39" w:rsidR="004A474D" w:rsidRDefault="48B95254">
+            <w:r w:rsidRPr="6E84DFD4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Matematika</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...20 lines deleted...]
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="680A4E5D" w14:textId="6E8F3595" w:rsidR="004A474D" w:rsidRDefault="129769A8" w:rsidP="6E84DFD4">
+            <w:r w:rsidRPr="6E84DFD4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Lietuvių k. ir literatūra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19219836" w14:textId="565EAD8A" w:rsidR="004A474D" w:rsidRDefault="26EDC92E" w:rsidP="6E84DFD4">
+            <w:r w:rsidRPr="6E84DFD4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Matematika</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...134 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00680822" w14:paraId="454CB3C3" w14:textId="77777777">
+      <w:tr w:rsidR="004A474D" w14:paraId="407EEA5D" w14:textId="77777777" w:rsidTr="6E84DFD4">
         <w:trPr>
-          <w:trHeight w:val="248"/>
+          <w:trHeight w:val="334"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1425" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="10CF9738" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00680822">
+          </w:tcPr>
+          <w:p w14:paraId="296FEF7D" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="06E8FCA4" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00505B76">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4AF02D9B" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="000C1B26">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>4.</w:t>
+              <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2085" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...36 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7194DBDC" w14:textId="68F6814B" w:rsidR="004A474D" w:rsidRDefault="1B024FBE">
+            <w:r w:rsidRPr="6E84DFD4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Fizinis ugdymas</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...36 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="769D0D3C" w14:textId="25846FF0" w:rsidR="004A474D" w:rsidRDefault="10E457A1">
+            <w:r w:rsidRPr="6E84DFD4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lietuvių k. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="6E84DFD4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ir  literatūra</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54CD245A" w14:textId="4AF3F4EA" w:rsidR="004A474D" w:rsidRDefault="161D18AB" w:rsidP="6E84DFD4">
+            <w:r w:rsidRPr="6E84DFD4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Fizinis ugdymas</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...27 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1231BE67" w14:textId="01D5BC3A" w:rsidR="004A474D" w:rsidRDefault="4E5F8D94">
+            <w:r w:rsidRPr="6E84DFD4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tikyba</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...20 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36FEB5B0" w14:textId="3C44128E" w:rsidR="004A474D" w:rsidRDefault="1EDE27EC">
+            <w:r w:rsidRPr="6E84DFD4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Gamtos mokslai</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00680822" w14:paraId="202D46FD" w14:textId="77777777">
+      <w:tr w:rsidR="004A474D" w14:paraId="19BF4E49" w14:textId="77777777" w:rsidTr="6E84DFD4">
+        <w:trPr>
+          <w:trHeight w:val="248"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1425" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="2A991961" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00680822">
+          </w:tcPr>
+          <w:p w14:paraId="30D7AA69" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="4E6F7A66" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00505B76">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B6478ED" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="000C1B26">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>5.</w:t>
+              <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2085" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...12 lines deleted...]
-            <w:r>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7196D064" w14:textId="7F1DC30F" w:rsidR="004A474D" w:rsidRDefault="1921A8E1">
+            <w:r w:rsidRPr="6E84DFD4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Lietuvių k. ir literatūra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34FF1C98" w14:textId="099CFD49" w:rsidR="004A474D" w:rsidRDefault="344DBA55">
+            <w:r w:rsidRPr="6E84DFD4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D072C0D" w14:textId="1CA36DF7" w:rsidR="004A474D" w:rsidRDefault="61C8B8F4" w:rsidP="6E84DFD4">
+            <w:r w:rsidRPr="6E84DFD4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Muzika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2265" w:type="dxa"/>
-[...86 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...20 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48A21919" w14:textId="4401B6EE" w:rsidR="004A474D" w:rsidRDefault="77770D22" w:rsidP="6E84DFD4">
+            <w:r w:rsidRPr="6E84DFD4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Fizinis ugdymas</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...20 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BD18F9B" w14:textId="6D20C562" w:rsidR="004A474D" w:rsidRDefault="067FA0F1" w:rsidP="6E84DFD4">
+            <w:r w:rsidRPr="6E84DFD4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Lietuvių k. ir literatūra</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00680822" w14:paraId="0C295BFC" w14:textId="77777777">
+      <w:tr w:rsidR="004A474D" w14:paraId="60079244" w14:textId="77777777" w:rsidTr="6E84DFD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1425" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="040923AB" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00680822">
+          </w:tcPr>
+          <w:p w14:paraId="238601FE" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="6DA9FCBC" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00505B76">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F71838D" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="000C1B26">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>6.</w:t>
+              <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2085" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...11 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F3CABC7" w14:textId="61F150D0" w:rsidR="004A474D" w:rsidRDefault="620A9952">
+            <w:r w:rsidRPr="6E84DFD4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Anglų k.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...11 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B08B5D1" w14:textId="2C83D2D6" w:rsidR="004A474D" w:rsidRDefault="421FAFE9">
+            <w:r w:rsidRPr="6E84DFD4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Informatika</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> valandėlė</w:t>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16DEB4AB" w14:textId="6558A38F" w:rsidR="004A474D" w:rsidRDefault="2D58B783" w:rsidP="6E84DFD4">
+            <w:r w:rsidRPr="6E84DFD4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Anglų k.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="2E154B3C" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00680822"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0AD9C6F4" w14:textId="687A0B97" w:rsidR="004A474D" w:rsidRDefault="679282C1">
+            <w:r w:rsidRPr="6E84DFD4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Visuomeninis ugdymas</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...11 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B1F511A" w14:textId="63B56474" w:rsidR="004A474D" w:rsidRDefault="5756CB6D">
+            <w:r w:rsidRPr="6E84DFD4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Technologijos</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00680822" w14:paraId="3FDECD0A" w14:textId="77777777">
-[...627 lines deleted...]
-      <w:tr w:rsidR="00680822" w14:paraId="37B6D51C" w14:textId="77777777">
+      <w:tr w:rsidR="004A474D" w14:paraId="44E9243C" w14:textId="77777777" w:rsidTr="6E84DFD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1425" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="0A4C61AF" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00680822">
+          </w:tcPr>
+          <w:p w14:paraId="65F9C3DC" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="2F4C1F09" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00505B76">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4212A139" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="000C1B26">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>2.</w:t>
+              <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2085" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...11 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5023141B" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F3B1409" w14:textId="2847D233" w:rsidR="004A474D" w:rsidRDefault="6F6EEB65">
+            <w:r w:rsidRPr="6E84DFD4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Dailė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="562C75D1" w14:textId="32FB0B0F" w:rsidR="004A474D" w:rsidRDefault="1FD081E5">
+            <w:r w:rsidRPr="6E84DFD4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Klasės valandėlė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="664355AD" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A965116" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A474D" w14:paraId="7555861D" w14:textId="77777777" w:rsidTr="6E84DFD4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DF4E37C" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1320" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2482C92E" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="000C1B26">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2085" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44FB30F8" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DA6542E" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3041E394" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="722B00AE" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42C6D796" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A474D" w14:paraId="6E1831B3" w14:textId="77777777" w:rsidTr="6E84DFD4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54E11D2A" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1320" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31126E5D" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2085" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DE403A5" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62431CDC" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49E398E2" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16287F21" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5BE93A62" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A474D" w14:paraId="795A369E" w14:textId="77777777" w:rsidTr="6E84DFD4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1425" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E51FEED" w14:textId="77777777" w:rsidR="00430920" w:rsidRDefault="00430920" w:rsidP="00430920">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Sigutė Kaminskienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25CE3BF2" w14:textId="77777777" w:rsidR="00430920" w:rsidRDefault="00430920" w:rsidP="00430920">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>klasė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="384BA73E" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1320" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06B67560" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="000C1B26">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2085" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C0E1D6A" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="00172DD2">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Fizinis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ugdymas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6EDDEB23" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="003A2A7A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Matematika</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="01F15C28" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00505B76">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="606A3836" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="003A2A7A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Lietuvių</w:t>
+              <w:t>Anglų</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> k. </w:t>
-            </w:r>
+              <w:t xml:space="preserve"> k</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BB940F3" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="003A2A7A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ir</w:t>
+              <w:t>Tikyba</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0034D1C0" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="003A2A7A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Fizinis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>literatūra</w:t>
+              <w:t>ugdymas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-        <w:tc>
-[...114 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00680822" w14:paraId="6760B916" w14:textId="77777777">
+      <w:tr w:rsidR="004A474D" w14:paraId="40443559" w14:textId="77777777" w:rsidTr="6E84DFD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1425" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C1A5435" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00680822">
+          <w:p w14:paraId="34B3F2EB" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="191D6892" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00505B76">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0EA49EC3" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="000C1B26">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>3.</w:t>
+              <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2085" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...17 lines deleted...]
-              <w:t>Muzika</w:t>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="463C6F89" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="000C1B26">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00172DD2">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="21ABE16A" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00505B76">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="093D0E9B" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="003A2A7A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t>Šokis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7900AEB6" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="000C1B26">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Matematika</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2265" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="59F375E6" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00505B76">
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5EA5F551" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="003A2A7A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Anglų</w:t>
+              <w:t>Matematika</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> k.</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="6BFEE2F3" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00505B76">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6EED5302" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="003A2A7A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Tikyba</w:t>
+              <w:t>Lietuvių</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>/Etika</w:t>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> k. </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Fizinis</w:t>
+              <w:t>ir</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ugdymas</w:t>
+              <w:t>literatūra</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00680822" w14:paraId="1886316C" w14:textId="77777777">
+      <w:tr w:rsidR="004A474D" w14:paraId="4717D743" w14:textId="77777777" w:rsidTr="6E84DFD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1425" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04A95C42" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00680822">
+          <w:p w14:paraId="7D34F5C7" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="70450C97" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00505B76">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E26EE8C" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="000C1B26">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>4.</w:t>
+              <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2085" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="2400FB09" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00505B76">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D9FCC2B" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="000C1B26">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Gamtos</w:t>
+              <w:t>Muzika</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FC024B7" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="003A2A7A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Informatika</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62990D44" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="003A2A7A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Fizinis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>mokslai</w:t>
+              <w:t>ugdymas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...11 lines deleted...]
-          <w:p w14:paraId="54AB5D9D" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00505B76">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26110C67" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="003A2A7A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Fizinis</w:t>
+              <w:t>Lietuvių</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve"> k. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ir</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ugdymas</w:t>
+              <w:t>literatūra</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2265" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="4D33259A" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00505B76">
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FC82772" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="003A2A7A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Lietuvių</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> k. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ir</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>literatūra</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-        <w:tc>
-[...93 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00680822" w14:paraId="3A2E688C" w14:textId="77777777">
+      <w:tr w:rsidR="004A474D" w14:paraId="526C9265" w14:textId="77777777" w:rsidTr="6E84DFD4">
+        <w:trPr>
+          <w:trHeight w:val="236"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1425" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F22AA8A" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00680822">
+          <w:p w14:paraId="0B4020A7" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="1FF553B7" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00505B76">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1EAA9A9D" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="000C1B26">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>5.</w:t>
+              <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2085" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="21995665" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00505B76">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41AFD069" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="00172DD2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Fizinis</w:t>
+              <w:t>Lietuvių</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve"> k. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ir</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ugdymas</w:t>
+              <w:t>literatūra</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="12941C0A" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00505B76">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F8C085E" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="003A2A7A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Dailė</w:t>
+              <w:t>Lietuvių</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> k. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ir</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>literatūra</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...18 lines deleted...]
-            </w:r>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06CD38CF" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="000C1B26">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Lietuvių</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> k. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ir</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>literatūra</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="5CF29027" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00505B76">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3865C3F6" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="000C1B26">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Technologijos</w:t>
+              <w:t>Lietuvių</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> k. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ir</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>literatūra</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...18 lines deleted...]
-            </w:r>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F8455A5" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="003A2A7A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>mokiniui</w:t>
+              <w:t>Matematika</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00680822" w14:paraId="40F87BB6" w14:textId="77777777">
+      <w:tr w:rsidR="004A474D" w14:paraId="52107AC1" w14:textId="77777777" w:rsidTr="6E84DFD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1425" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="216DA5FE" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00680822">
+          <w:p w14:paraId="1D7B270A" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0685C0AB" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00505B76">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C3A5C70" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="000C1B26">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>6.</w:t>
-[...9 lines deleted...]
-            </w:pPr>
+              <w:t>5.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2085" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...11 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E790DD3" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="003A2A7A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Dailė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="72A59396" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00505B76">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FABEDB6" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="003A2A7A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Klasės</w:t>
+              <w:t>Visuomeninis</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> valandėlė</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ugdymas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...11 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41F1100F" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="000C1B26">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Muzika</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="29E4D908" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00505B76">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="299E6490" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="003A2A7A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Šokis</w:t>
+              <w:t>Gamtos</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>mokslai</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...11 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D2B7138" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="003A2A7A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Technologijos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00680822" w14:paraId="30105352" w14:textId="77777777">
+      <w:tr w:rsidR="004A474D" w14:paraId="456A059D" w14:textId="77777777" w:rsidTr="6E84DFD4">
         <w:trPr>
-          <w:trHeight w:val="223"/>
+          <w:trHeight w:val="186"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1425" w:type="dxa"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17AECB70" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00680822">
+          <w:p w14:paraId="4F904CB7" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="27BF44C2" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00680822">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B6CD06F" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="000C1B26">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06971CD3" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2085" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...11 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27CEB548" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="003A2A7A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Anglų</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> k</w:t>
+            </w:r>
+            <w:r w:rsidR="004D18FE">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                 </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="5332F4DB" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00680822">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A1F701D" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...11 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="039DAC14" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="003A2A7A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Klasės</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>valandėlė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="3EF01117" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00680822">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03EFCA41" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="1ACC70CE" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00680822">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F96A722" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00680822" w14:paraId="7EC485A7" w14:textId="77777777">
+      <w:tr w:rsidR="004A474D" w14:paraId="5B95CD12" w14:textId="77777777" w:rsidTr="6E84DFD4">
         <w:trPr>
-          <w:trHeight w:val="180"/>
+          <w:trHeight w:val="223"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1425" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...3 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D594B60" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00505B76">
+          <w:p w14:paraId="5220BBB2" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1320" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13CB595B" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2085" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D9C8D39" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="675E05EE" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FC17F8B" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A4F7224" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AE48A43" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A474D" w14:paraId="636CF4B3" w14:textId="77777777" w:rsidTr="6E84DFD4">
+        <w:trPr>
+          <w:trHeight w:val="180"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1425" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5142BE09" w14:textId="77777777" w:rsidR="00430920" w:rsidRDefault="00430920" w:rsidP="00430920">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jurgita </w:t>
+              <w:t xml:space="preserve">Renata </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Baležentytė</w:t>
+              <w:t>Miškauskienė</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="65AD92DD" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00505B76">
+          <w:p w14:paraId="05489AB0" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="00430920" w:rsidP="00430920">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 4 </w:t>
+              <w:t xml:space="preserve">4 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>klasė</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="4EE82531" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00505B76">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11361BD6" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="000C1B26">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2085" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...52 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50F40DEB" w14:textId="73B72D91" w:rsidR="004A474D" w:rsidRDefault="262EAA13">
+            <w:r w:rsidRPr="6320E5E4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Lietuvių k. ir literatūra</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...52 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77A52294" w14:textId="401A4986" w:rsidR="004A474D" w:rsidRDefault="01A503F4">
+            <w:r w:rsidRPr="6320E5E4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Lietuvių k. ir literatūra</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...17 lines deleted...]
-              <w:t>Muzika</w:t>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="007DCDA8" w14:textId="61B23481" w:rsidR="004A474D" w:rsidRDefault="654A4126">
+            <w:r w:rsidRPr="6320E5E4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...52 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="450EA2D7" w14:textId="21E7F17B" w:rsidR="004A474D" w:rsidRDefault="14D441AB">
+            <w:r w:rsidRPr="6320E5E4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Visuomeninis ugdymas</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...54 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DD355C9" w14:textId="3BE32507" w:rsidR="004A474D" w:rsidRDefault="35873B16">
+            <w:bookmarkStart w:id="1" w:name="_heading=h.gjdgxs"/>
+            <w:bookmarkEnd w:id="1"/>
+            <w:r w:rsidRPr="6320E5E4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Fizinis ugdymas</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00680822" w14:paraId="4B857935" w14:textId="77777777">
+      <w:tr w:rsidR="004A474D" w14:paraId="2AD5A35C" w14:textId="77777777" w:rsidTr="6E84DFD4">
         <w:trPr>
           <w:trHeight w:val="180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1425" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54485A0B" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00680822">
+          <w:p w14:paraId="1A81F0B1" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="76B333EE" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00505B76">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4035083E" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="000C1B26">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2085" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...52 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="717AAFBA" w14:textId="73027EDB" w:rsidR="004A474D" w:rsidRDefault="2F908084">
+            <w:r w:rsidRPr="6320E5E4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...52 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56EE48EE" w14:textId="13F82259" w:rsidR="004A474D" w:rsidRDefault="13BD4254">
+            <w:r w:rsidRPr="6320E5E4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Informatika</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...52 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2908EB2C" w14:textId="364AE3B9" w:rsidR="004A474D" w:rsidRDefault="1D794446">
+            <w:r w:rsidRPr="6320E5E4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Lietuvių k. ir literatūra</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...13 lines deleted...]
-            <w:r>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="121FD38A" w14:textId="79A0C8D8" w:rsidR="004A474D" w:rsidRDefault="2C3F621A">
+            <w:r w:rsidRPr="6320E5E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Matematika</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...20 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FE2DD96" w14:textId="6EF1F56F" w:rsidR="004A474D" w:rsidRDefault="05AF723A">
+            <w:r w:rsidRPr="6320E5E4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Lietuvių k. ir literatūra</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00680822" w14:paraId="71BBE48B" w14:textId="77777777">
+      <w:tr w:rsidR="004A474D" w14:paraId="33BEE428" w14:textId="77777777" w:rsidTr="6E84DFD4">
         <w:trPr>
           <w:trHeight w:val="180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1425" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A87BD9F" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00680822">
+          <w:p w14:paraId="27357532" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="24825A20" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00505B76">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="587DEEE9" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="000C1B26">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2085" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...20 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07F023C8" w14:textId="2699895A" w:rsidR="004A474D" w:rsidRDefault="5E9A39AE">
+            <w:r w:rsidRPr="6320E5E4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Gamtos mokslai</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...20 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BDB5498" w14:textId="27247F5C" w:rsidR="004A474D" w:rsidRDefault="51B8E776">
+            <w:r w:rsidRPr="6320E5E4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Šokis</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...20 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2916C19D" w14:textId="67511EC8" w:rsidR="004A474D" w:rsidRDefault="26E267D4">
+            <w:r w:rsidRPr="6320E5E4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Fizinis ugdymas</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...36 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74869460" w14:textId="5CC8CD8D" w:rsidR="004A474D" w:rsidRDefault="5B27B2ED">
+            <w:r w:rsidRPr="6320E5E4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Lietuvių k. ir literatūra</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...36 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="187F57B8" w14:textId="470AE5B4" w:rsidR="004A474D" w:rsidRDefault="5EAEECB0">
+            <w:r w:rsidRPr="6320E5E4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Lietuvių k. ir literatūra</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00680822" w14:paraId="207B7170" w14:textId="77777777">
+      <w:tr w:rsidR="004A474D" w14:paraId="0466AA96" w14:textId="77777777" w:rsidTr="6E84DFD4">
         <w:trPr>
           <w:trHeight w:val="180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1425" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="503B8D6D" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00680822">
+          <w:p w14:paraId="54738AF4" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="17AD5BDA" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00505B76">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70A3FF17" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="000C1B26">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2085" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...36 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46ABBD8F" w14:textId="47E24A4A" w:rsidR="004A474D" w:rsidRDefault="72C12850">
+            <w:r w:rsidRPr="6320E5E4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Anglų k.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...20 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06BBA33E" w14:textId="33C36FAF" w:rsidR="004A474D" w:rsidRDefault="55094E3B">
+            <w:r w:rsidRPr="6320E5E4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> k.</w:t>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="464FCBC1" w14:textId="49EBBF0A" w:rsidR="004A474D" w:rsidRDefault="779ACB5F">
+            <w:r w:rsidRPr="6320E5E4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anglų k. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...13 lines deleted...]
-            <w:r>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C8C6B09" w14:textId="65ADE519" w:rsidR="004A474D" w:rsidRDefault="389F4974">
+            <w:r w:rsidRPr="6320E5E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Tikyba</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...36 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3382A365" w14:textId="3B93E007" w:rsidR="004A474D" w:rsidRDefault="727C63CB">
+            <w:r w:rsidRPr="6320E5E4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00680822" w14:paraId="6153B518" w14:textId="77777777">
+      <w:tr w:rsidR="004A474D" w14:paraId="69DDA70A" w14:textId="77777777" w:rsidTr="6E84DFD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1425" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3ABBAB08" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00680822">
+          <w:p w14:paraId="5C71F136" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="4C9D2779" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00505B76">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14607F41" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="000C1B26">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2085" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...13 lines deleted...]
-            <w:r>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62199465" w14:textId="0FB3196D" w:rsidR="004A474D" w:rsidRDefault="01529427">
+            <w:r w:rsidRPr="6320E5E4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Fizinis ugdymas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0DA123B1" w14:textId="41EE50C7" w:rsidR="004A474D" w:rsidRDefault="74CBD9C1">
+            <w:r w:rsidRPr="6320E5E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Dailė</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...71 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C4CEA3D" w14:textId="500FF3BB" w:rsidR="004A474D" w:rsidRDefault="62C57B17">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6320E5E4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Lietuvių k. ir literatūra</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...20 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50895670" w14:textId="433640B8" w:rsidR="004A474D" w:rsidRDefault="79633539">
+            <w:r w:rsidRPr="6320E5E4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Technologijos</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...11 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38C1F859" w14:textId="58A9CD92" w:rsidR="004A474D" w:rsidRDefault="0B72D00A">
+            <w:r w:rsidRPr="6320E5E4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Klasės valandėlė</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00680822" w14:paraId="1C3CA437" w14:textId="77777777">
+      <w:tr w:rsidR="004A474D" w14:paraId="1DA4C988" w14:textId="77777777" w:rsidTr="6E84DFD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1425" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63573475" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00680822">
+          <w:p w14:paraId="0C8FE7CE" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="23844512" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00505B76">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BB9AF4F" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="000C1B26">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2085" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...27 lines deleted...]
-            </w:r>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41004F19" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...11 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67C0C651" w14:textId="27A87E5C" w:rsidR="004A474D" w:rsidRDefault="0D7EC2CA">
+            <w:r w:rsidRPr="6320E5E4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Muzika</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...36 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="308D56CC" w14:textId="74CED27C" w:rsidR="004A474D" w:rsidRDefault="2AE9BA86">
+            <w:r w:rsidRPr="6320E5E4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Muzika</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...18 lines deleted...]
-            </w:r>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="797E50C6" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="3B7F4311" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00680822">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B04FA47" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00680822" w14:paraId="2205A49A" w14:textId="77777777">
+      <w:tr w:rsidR="004A474D" w14:paraId="78FAA674" w14:textId="77777777" w:rsidTr="6E84DFD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1425" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D749EEE" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00680822">
+          <w:p w14:paraId="568C698B" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1320" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="5E01FF34" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00505B76">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45A52DC9" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="000C1B26">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2085" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0DA85991" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00680822">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A939487" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0E80C3D4" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00680822">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6AA258D8" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="7CE55FAC" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00680822">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FFBD3EC" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="06944A84" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00680822">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30DCCCAD" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2130" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="01FB5557" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00680822">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36AF6883" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4D88720D" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00680822">
+    <w:p w14:paraId="54C529ED" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="004A474D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="068C3FDB" w14:textId="77777777" w:rsidR="00680822" w:rsidRDefault="00505B76">
+    <w:p w14:paraId="5F2C128A" w14:textId="77777777" w:rsidR="004A474D" w:rsidRDefault="000C1B26">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Dorinis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -7417,532 +6052,620 @@
         </w:rPr>
         <w:t>klasėse</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Alma </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vaištarienė</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">( </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>tikybos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>kab</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.) </w:t>
+      </w:r>
+      <w:r w:rsidR="003A2A7A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Anglų</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>kalba</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-4  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>klasėse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Vaida Stanek ( </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>anglų</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> k. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>kab</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Muzika</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>klasėse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Daiva Laniauskienė (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>muzikos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>kab</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.)  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Šokis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>klasėse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004D18FE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Alvyra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004D18FE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004D18FE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Mikailionienė</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> ( </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>tikybos</w:t>
+        <w:t>sporto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>kab</w:t>
-[...336 lines deleted...]
-        </w:rPr>
         <w:t>salė</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> ). </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00680822">
+    <w:sectPr w:rsidR="004A474D">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="567" w:right="1701" w:bottom="567" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="1296"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00680822"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00EC1CD1"/>
+    <w:rsidRoot w:val="004A474D"/>
+    <w:rsid w:val="000C1B26"/>
+    <w:rsid w:val="00172DD2"/>
+    <w:rsid w:val="001C0B12"/>
+    <w:rsid w:val="003A2A7A"/>
+    <w:rsid w:val="003F77F7"/>
+    <w:rsid w:val="00430920"/>
+    <w:rsid w:val="004A474D"/>
+    <w:rsid w:val="004D18FE"/>
+    <w:rsid w:val="00BC0FE7"/>
+    <w:rsid w:val="00E6D036"/>
+    <w:rsid w:val="00FF79A5"/>
+    <w:rsid w:val="01529427"/>
+    <w:rsid w:val="01A503F4"/>
+    <w:rsid w:val="05AF723A"/>
+    <w:rsid w:val="05DE5151"/>
+    <w:rsid w:val="067FA0F1"/>
+    <w:rsid w:val="09503A68"/>
+    <w:rsid w:val="0B72D00A"/>
+    <w:rsid w:val="0D7EC2CA"/>
+    <w:rsid w:val="0E2033DE"/>
+    <w:rsid w:val="0E2A838A"/>
+    <w:rsid w:val="0E74FD51"/>
+    <w:rsid w:val="10E457A1"/>
+    <w:rsid w:val="11022DAD"/>
+    <w:rsid w:val="11855AFD"/>
+    <w:rsid w:val="11E0CC5B"/>
+    <w:rsid w:val="129769A8"/>
+    <w:rsid w:val="13BD4254"/>
+    <w:rsid w:val="14D441AB"/>
+    <w:rsid w:val="1593D0B2"/>
+    <w:rsid w:val="161D18AB"/>
+    <w:rsid w:val="162CCF48"/>
+    <w:rsid w:val="1899DD0D"/>
+    <w:rsid w:val="18F2CBE4"/>
+    <w:rsid w:val="1921A8E1"/>
+    <w:rsid w:val="19FD16E1"/>
+    <w:rsid w:val="1A9FA923"/>
+    <w:rsid w:val="1B024FBE"/>
+    <w:rsid w:val="1D794446"/>
+    <w:rsid w:val="1DEA4A7A"/>
+    <w:rsid w:val="1E84A27F"/>
+    <w:rsid w:val="1EDE27EC"/>
+    <w:rsid w:val="1FD081E5"/>
+    <w:rsid w:val="2079BF1D"/>
+    <w:rsid w:val="2156A679"/>
+    <w:rsid w:val="218F1483"/>
+    <w:rsid w:val="22EFBB5B"/>
+    <w:rsid w:val="24E60F65"/>
+    <w:rsid w:val="262EAA13"/>
+    <w:rsid w:val="26321BF2"/>
+    <w:rsid w:val="26E267D4"/>
+    <w:rsid w:val="26EDC92E"/>
+    <w:rsid w:val="27E17570"/>
+    <w:rsid w:val="285ECFA0"/>
+    <w:rsid w:val="29A59A8D"/>
+    <w:rsid w:val="2A5F5496"/>
+    <w:rsid w:val="2A6C7919"/>
+    <w:rsid w:val="2AE9BA86"/>
+    <w:rsid w:val="2BAB8118"/>
+    <w:rsid w:val="2BF53332"/>
+    <w:rsid w:val="2C3F621A"/>
+    <w:rsid w:val="2C60251A"/>
+    <w:rsid w:val="2D58B783"/>
+    <w:rsid w:val="2D61AFEF"/>
+    <w:rsid w:val="2DCBC8DE"/>
+    <w:rsid w:val="2EF73B90"/>
+    <w:rsid w:val="2F6A66BB"/>
+    <w:rsid w:val="2F908084"/>
+    <w:rsid w:val="303A7CC9"/>
+    <w:rsid w:val="30BE3D55"/>
+    <w:rsid w:val="31AB03C4"/>
+    <w:rsid w:val="31D65856"/>
+    <w:rsid w:val="32DBC134"/>
+    <w:rsid w:val="344DBA55"/>
+    <w:rsid w:val="35873B16"/>
+    <w:rsid w:val="35BCFED7"/>
+    <w:rsid w:val="367D3549"/>
+    <w:rsid w:val="3690930B"/>
+    <w:rsid w:val="3766D7B2"/>
+    <w:rsid w:val="389F4974"/>
+    <w:rsid w:val="38F0434A"/>
+    <w:rsid w:val="3FC318A5"/>
+    <w:rsid w:val="421FAFE9"/>
+    <w:rsid w:val="438A12A9"/>
+    <w:rsid w:val="44780168"/>
+    <w:rsid w:val="47101527"/>
+    <w:rsid w:val="48B95254"/>
+    <w:rsid w:val="4954800B"/>
+    <w:rsid w:val="4A820301"/>
+    <w:rsid w:val="4E5F8D94"/>
+    <w:rsid w:val="51B8E776"/>
+    <w:rsid w:val="52F95E82"/>
+    <w:rsid w:val="54182417"/>
+    <w:rsid w:val="55094E3B"/>
+    <w:rsid w:val="553EFDF9"/>
+    <w:rsid w:val="5638833C"/>
+    <w:rsid w:val="5756CB6D"/>
+    <w:rsid w:val="57D7404C"/>
+    <w:rsid w:val="5A9C7D39"/>
+    <w:rsid w:val="5AA396C3"/>
+    <w:rsid w:val="5AFEE544"/>
+    <w:rsid w:val="5B27B2ED"/>
+    <w:rsid w:val="5E26F3F3"/>
+    <w:rsid w:val="5E9A39AE"/>
+    <w:rsid w:val="5EAEECB0"/>
+    <w:rsid w:val="5FFA2539"/>
+    <w:rsid w:val="6000CA95"/>
+    <w:rsid w:val="6038826A"/>
+    <w:rsid w:val="61C8B8F4"/>
+    <w:rsid w:val="620A9952"/>
+    <w:rsid w:val="62C57B17"/>
+    <w:rsid w:val="6320E5E4"/>
+    <w:rsid w:val="64B765AD"/>
+    <w:rsid w:val="650CEB6A"/>
+    <w:rsid w:val="654A4126"/>
+    <w:rsid w:val="6577AFA7"/>
+    <w:rsid w:val="662B28BC"/>
+    <w:rsid w:val="679282C1"/>
+    <w:rsid w:val="697A6240"/>
+    <w:rsid w:val="69A1F0AA"/>
+    <w:rsid w:val="6A5120C0"/>
+    <w:rsid w:val="6D19EBCD"/>
+    <w:rsid w:val="6D9E7916"/>
+    <w:rsid w:val="6E84DFD4"/>
+    <w:rsid w:val="6EBE925F"/>
+    <w:rsid w:val="6F25255D"/>
+    <w:rsid w:val="6F6EEB65"/>
+    <w:rsid w:val="7043816F"/>
+    <w:rsid w:val="70810E49"/>
+    <w:rsid w:val="71E300EF"/>
+    <w:rsid w:val="727C63CB"/>
+    <w:rsid w:val="727DE159"/>
+    <w:rsid w:val="72C12850"/>
+    <w:rsid w:val="74CBD9C1"/>
+    <w:rsid w:val="769C9EBA"/>
+    <w:rsid w:val="772818EA"/>
+    <w:rsid w:val="77770D22"/>
+    <w:rsid w:val="779ACB5F"/>
+    <w:rsid w:val="77DC069C"/>
+    <w:rsid w:val="79633539"/>
+    <w:rsid w:val="79BAE1F5"/>
+    <w:rsid w:val="79D38C86"/>
+    <w:rsid w:val="7AA48A9B"/>
+    <w:rsid w:val="7B096367"/>
+    <w:rsid w:val="7F415B5A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="32A91C04"/>
-  <w15:docId w15:val="{FA89E2EC-29B2-40E7-92C9-0A8E2E9CE076}"/>
+  <w14:docId w14:val="6AD6FF9A"/>
+  <w15:docId w15:val="{B7B6D8E3-2179-41F4-AB86-D5AC8B56D48A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="lt-LT" w:eastAsia="lt-LT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8274,51 +6997,50 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="prastasis">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00F917F3"/>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Antrat1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="prastasis"/>
     <w:next w:val="prastasis"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
@@ -8514,55 +7236,58 @@
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a">
     <w:basedOn w:val="TableNormal"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8810,86 +7535,396 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjUcC3/fYAN8bIw8d9FI+WggT61mw==">CgMxLjAyCGguZ2pkZ3hzMghoLmdqZGd4czgAciExeFp3Y2xTQVZhVDExbWJncjd1NEJ2YTd3Q0RIdnl1aC0=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="cb6d2967-6402-44bd-aa93-e34ea478e78d" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokumentas" ma:contentTypeID="0x010100FAA124845422874C9FBE20B35C3CA281" ma:contentTypeVersion="15" ma:contentTypeDescription="Kurkite naują dokumentą." ma:contentTypeScope="" ma:versionID="df2a53c37a8a97ac86ed4f3349b68447">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="cb6d2967-6402-44bd-aa93-e34ea478e78d" xmlns:ns4="270628b5-3581-4459-a183-75a3f88a4d9c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="543ad82540049723c33375c1ffa74d44" ns3:_="" ns4:_="">
+    <xsd:import namespace="cb6d2967-6402-44bd-aa93-e34ea478e78d"/>
+    <xsd:import namespace="270628b5-3581-4459-a183-75a3f88a4d9c"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:_activity" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cb6d2967-6402-44bd-aa93-e34ea478e78d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="13" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="17" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_activity" ma:index="18" nillable="true" ma:displayName="_activity" ma:hidden="true" ma:internalName="_activity">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSystemTags" ma:index="21" nillable="true" ma:displayName="MediaServiceSystemTags" ma:hidden="true" ma:internalName="MediaServiceSystemTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="270628b5-3581-4459-a183-75a3f88a4d9c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Bendrinama su" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Bendrinta su išsamia informacija" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SharingHintHash" ma:index="12" nillable="true" ma:displayName="Bendrinimo užuominos maiša" ma:hidden="true" ma:internalName="SharingHintHash" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Turinio tipas"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Antraštė"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D91314A-97ED-4D8A-A957-5C575F8E903C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5673FE65-B90A-42F8-9F70-656A42EA2D6B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="cb6d2967-6402-44bd-aa93-e34ea478e78d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{415A24DF-26CF-493E-A156-66E07FC7349E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="cb6d2967-6402-44bd-aa93-e34ea478e78d"/>
+    <ds:schemaRef ds:uri="270628b5-3581-4459-a183-75a3f88a4d9c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1477</Words>
-  <Characters>843</Characters>
+  <Words>1569</Words>
+  <Characters>895</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2316</CharactersWithSpaces>
+  <CharactersWithSpaces>2460</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Vitkauskai</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100FAA124845422874C9FBE20B35C3CA281</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>