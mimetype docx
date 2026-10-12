--- v0 (2025-12-10)
+++ v1 (2026-10-12)
@@ -197,6525 +197,7136 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A9A5E88" w14:textId="77777777" w:rsidR="00E86619" w:rsidRPr="005F7334" w:rsidRDefault="00E86619" w:rsidP="00E86619">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7334">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Daugų Vlado Mirono gimnazijos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F294AB1" w14:textId="02524A69" w:rsidR="00E86619" w:rsidRPr="005F7334" w:rsidRDefault="00E86619" w:rsidP="009B4BC1">
+    <w:p w14:paraId="5F294AB1" w14:textId="2DA46754" w:rsidR="00E86619" w:rsidRPr="005F7334" w:rsidRDefault="00E86619" w:rsidP="00E86619">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7334">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Pradinių</w:t>
       </w:r>
       <w:r w:rsidR="00BC5C57">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> klasių pamokų </w:t>
       </w:r>
-      <w:r w:rsidR="00BB5E96">
+      <w:r w:rsidR="00EB1BD1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tvarkaraštis 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006518CA">
+        <w:t xml:space="preserve"> tvarkaraštis 2026/2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7334">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BB5E96">
+        <w:t xml:space="preserve"> m</w:t>
+      </w:r>
+      <w:r w:rsidR="007815A8">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>/202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006518CA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F5090B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005F7334">
+        <w:t xml:space="preserve">.m. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0A55">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> m</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007815A8">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00643EAF">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F5090B">
+      <w:r w:rsidRPr="005F7334">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">.m. </w:t>
-[...25 lines deleted...]
-        </w:rPr>
         <w:t>pusmetis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E23467C" w14:textId="77777777" w:rsidR="00E86619" w:rsidRPr="005F7334" w:rsidRDefault="00E86619" w:rsidP="009B4BC1">
+    <w:p w14:paraId="4E23467C" w14:textId="77777777" w:rsidR="00E86619" w:rsidRPr="005F7334" w:rsidRDefault="00E86619" w:rsidP="00E86619">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Lentelstinklelis"/>
-        <w:tblW w:w="12795" w:type="dxa"/>
+        <w:tblW w:w="14317" w:type="dxa"/>
         <w:tblInd w:w="562" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1482"/>
-        <w:gridCol w:w="1958"/>
-        <w:gridCol w:w="2415"/>
+        <w:gridCol w:w="1522"/>
+        <w:gridCol w:w="2117"/>
+        <w:gridCol w:w="2256"/>
         <w:gridCol w:w="2425"/>
         <w:gridCol w:w="2258"/>
         <w:gridCol w:w="2257"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B4BC1" w:rsidRPr="005F7334" w14:paraId="3195CD57" w14:textId="77777777" w:rsidTr="009B4BC1">
+      <w:tr w:rsidR="00BC5C57" w:rsidRPr="005F7334" w14:paraId="3195CD57" w14:textId="77777777" w:rsidTr="009567E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1482" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A53E940" w14:textId="77777777" w:rsidR="009B4BC1" w:rsidRPr="00CF7EAE" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
+          <w:p w14:paraId="3A53E940" w14:textId="77777777" w:rsidR="00BC5C57" w:rsidRPr="00CF7EAE" w:rsidRDefault="00BC61F4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Mokytoja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1522" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40280CCC" w14:textId="77777777" w:rsidR="00BC5C57" w:rsidRPr="00CF7EAE" w:rsidRDefault="00BC5C57">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B7FD210" w14:textId="77777777" w:rsidR="00BC5C57" w:rsidRPr="0050297A" w:rsidRDefault="00F917F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...25 lines deleted...]
-          <w:p w14:paraId="5B7FD210" w14:textId="77777777" w:rsidR="009B4BC1" w:rsidRPr="0050297A" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F917F3">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Pirmadienis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51AA957D" w14:textId="77777777" w:rsidR="00BC5C57" w:rsidRPr="0050297A" w:rsidRDefault="00F917F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F917F3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
-              <w:t>Pirmadienis</w:t>
-[...14 lines deleted...]
-          <w:p w14:paraId="51AA957D" w14:textId="77777777" w:rsidR="009B4BC1" w:rsidRPr="0050297A" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
+              <w:t>Antradienis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1835C8E9" w14:textId="77777777" w:rsidR="00BC5C57" w:rsidRPr="0050297A" w:rsidRDefault="00F917F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F917F3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
-              <w:t>Antradienis</w:t>
-            </w:r>
+              <w:t>Trečiadienis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2258" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="626946B8" w14:textId="77777777" w:rsidR="00BC5C57" w:rsidRPr="0050297A" w:rsidRDefault="00F917F3" w:rsidP="00F917F3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F917F3">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Ketvirtadienis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BCAE3E5" w14:textId="77777777" w:rsidR="00BC5C57" w:rsidRPr="0050297A" w:rsidRDefault="00F917F3" w:rsidP="00F917F3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F917F3">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Penktadienis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC5C57" w:rsidRPr="005F7334" w14:paraId="35E3EBF5" w14:textId="77777777" w:rsidTr="009567E3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AF353E7" w14:textId="77777777" w:rsidR="00BC5C57" w:rsidRPr="00CF7EAE" w:rsidRDefault="00BC5C57">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1522" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43E6A1D4" w14:textId="77777777" w:rsidR="00BC5C57" w:rsidRPr="00CF7EAE" w:rsidRDefault="00BC5C57">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01DB24DA" w14:textId="77777777" w:rsidR="00BC5C57" w:rsidRPr="00CF7EAE" w:rsidRDefault="00BC5C57">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F2162B6" w14:textId="77777777" w:rsidR="00BC5C57" w:rsidRPr="00CF7EAE" w:rsidRDefault="00BC5C57">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1835C8E9" w14:textId="77777777" w:rsidR="009B4BC1" w:rsidRPr="0050297A" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="4ED4BDB4" w14:textId="77777777" w:rsidR="00BC5C57" w:rsidRPr="00CF7EAE" w:rsidRDefault="00BC5C57">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F917F3">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2258" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="527E8E36" w14:textId="77777777" w:rsidR="00BC5C57" w:rsidRPr="00CF7EAE" w:rsidRDefault="00BC5C57">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
-              <w:t>Trečiadienis</w:t>
-[...16 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C229611" w14:textId="77777777" w:rsidR="00BC5C57" w:rsidRPr="00CF7EAE" w:rsidRDefault="00BC5C57">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F917F3">
-[...38 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4BC1" w:rsidRPr="005F7334" w14:paraId="35E3EBF5" w14:textId="77777777" w:rsidTr="009B4BC1">
-[...137 lines deleted...]
-      <w:tr w:rsidR="009B4BC1" w:rsidRPr="009567E3" w14:paraId="0B9CFF90" w14:textId="77777777" w:rsidTr="009B4BC1">
+      <w:tr w:rsidR="00F92747" w:rsidRPr="009567E3" w14:paraId="0B9CFF90" w14:textId="77777777" w:rsidTr="009567E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1482" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="413D606D" w14:textId="465BA90A" w:rsidR="009B4BC1" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="03DFF16C" w14:textId="77777777" w:rsidR="00F92747" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="413D606D" w14:textId="09A613C6" w:rsidR="00F92747" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
               <w:t>1 klasė</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4570C105" w14:textId="77777777" w:rsidR="009B4BC1" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="5FD9D693" w14:textId="061154AB" w:rsidR="00F92747" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
-[...5 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jūratė </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
-[...6 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Gražėnaitė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="71383F13" w14:textId="5FEBAFFB" w:rsidR="00F92747" w:rsidRPr="0050297A" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
-[...48 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>17 kabinetas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1522" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15D8B0CB" w14:textId="6223D22C" w:rsidR="00F92747" w:rsidRPr="00CF7EAE" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF7EAE">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>. 8:3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00852F64">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>9.:05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35031D02" w14:textId="42B28214" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
               <w:t>Lietuvių kalba</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2415" w:type="dxa"/>
-[...9 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="537CB795" w14:textId="4B76BF17" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003343AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Fizinis ugdymas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="729BB182" w14:textId="4B4385CB" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2258" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59F5B505" w14:textId="0102C56B" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
               <w:t>Lietuvių kalba</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2425" w:type="dxa"/>
-[...10 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="422E7721" w14:textId="57B671E9" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
               <w:t>Lietuvių kalba</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...57 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4BC1" w:rsidRPr="005F7334" w14:paraId="7859271F" w14:textId="77777777" w:rsidTr="009B4BC1">
+      <w:tr w:rsidR="00F92747" w:rsidRPr="005F7334" w14:paraId="7859271F" w14:textId="77777777" w:rsidTr="009567E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1482" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2104F13C" w14:textId="77777777" w:rsidR="009B4BC1" w:rsidRPr="00CF7EAE" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...65 lines deleted...]
-              <w:t>Matematika</w:t>
+          <w:p w14:paraId="2104F13C" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="00CF7EAE" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1522" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55A74DEE" w14:textId="042C084F" w:rsidR="00F92747" w:rsidRPr="00CF7EAE" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009567E3">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>9:25 – 10:0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00852F64">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E659A13" w14:textId="553518A6" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6AD492FB" w14:textId="59431D80" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78179D58" w14:textId="1BBECED1" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="78179D58" w14:textId="7E9163BD" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
               <w:t>Lietuvių kalba</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3CFC240B" w14:textId="088B11F1" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...14 lines deleted...]
-              <w:t>Fizinis ugdymas</w:t>
+          <w:p w14:paraId="3CFC240B" w14:textId="625C3DD6" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2FFF8334" w14:textId="2837E139" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...14 lines deleted...]
-              <w:t>Lietuvių kalba</w:t>
+          <w:p w14:paraId="2FFF8334" w14:textId="75288695" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Šokis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4BC1" w:rsidRPr="005F7334" w14:paraId="0AAA854E" w14:textId="77777777" w:rsidTr="009B4BC1">
+      <w:tr w:rsidR="00F92747" w:rsidRPr="005F7334" w14:paraId="0AAA854E" w14:textId="77777777" w:rsidTr="00EB1BD1">
+        <w:trPr>
+          <w:trHeight w:val="269"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1482" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F3ECA2C" w14:textId="77777777" w:rsidR="009B4BC1" w:rsidRPr="00CF7EAE" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...23 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="0F3ECA2C" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="00CF7EAE" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1522" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44D3873F" w14:textId="479750B1" w:rsidR="00F92747" w:rsidRPr="00873943" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009567E3">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>10:20 – 10:5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00852F64">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5ABF365C" w14:textId="6E73E234" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74955EEE" w14:textId="5FE353C5" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Informatika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2167C5CD" w14:textId="62A0B0E2" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
               <w:t>Lietuvių kalba</w:t>
             </w:r>
-          </w:p>
-[...13 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r w:rsidRPr="002B46D7">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                                                        </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2258" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="251C0E55" w14:textId="3FD6379E" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Fizinis lavinimas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="405EA9F2" w14:textId="7E0F9473" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
               <w:t>Muzika</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...87 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4BC1" w:rsidRPr="005F7334" w14:paraId="5080191B" w14:textId="77777777" w:rsidTr="009B4BC1">
+      <w:tr w:rsidR="00F92747" w:rsidRPr="005F7334" w14:paraId="5080191B" w14:textId="77777777" w:rsidTr="009567E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1482" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4AC8B363" w14:textId="12D9C000" w:rsidR="009B4BC1" w:rsidRPr="00CF7EAE" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...66 lines deleted...]
-              <w:t>Fizinis ugdymas</w:t>
+          <w:p w14:paraId="4AC8B363" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="00CF7EAE" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1522" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1096C3B2" w14:textId="6BC5EF06" w:rsidR="00F92747" w:rsidRPr="00CF7EAE" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009567E3">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>11:35 – 12:1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00852F64">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02DE3845" w14:textId="25E07155" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Visuomeninis ugdymas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22214FD0" w14:textId="527A261E" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72FFA080" w14:textId="798D50BD" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...14 lines deleted...]
-              <w:t>Informatika</w:t>
+          <w:p w14:paraId="72FFA080" w14:textId="09E26B45" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Gamtos mokslai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53BD3959" w14:textId="5D33156E" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...14 lines deleted...]
-              <w:t>Lietuvių kalba</w:t>
+          <w:p w14:paraId="53BD3959" w14:textId="30EF3E51" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D4DE613" w14:textId="197CB087" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...14 lines deleted...]
-              <w:t>Fizinis ugdymas</w:t>
+          <w:p w14:paraId="1D4DE613" w14:textId="3035ED5A" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Technologijos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4BC1" w:rsidRPr="005F7334" w14:paraId="716AF0F0" w14:textId="77777777" w:rsidTr="009B4BC1">
+      <w:tr w:rsidR="00F92747" w:rsidRPr="005F7334" w14:paraId="716AF0F0" w14:textId="77777777" w:rsidTr="009567E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1482" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5D4FEF1B" w14:textId="77777777" w:rsidR="009B4BC1" w:rsidRPr="00CF7EAE" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...53 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="5D4FEF1B" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="00CF7EAE" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1522" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E94D7E4" w14:textId="0F5E7F68" w:rsidR="00F92747" w:rsidRPr="00CF7EAE" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>5. 12:35</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009567E3">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>13:10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F2B340D" w14:textId="4D3BF506" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Tikyba/etika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0778919F" w14:textId="55AACAA8" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
               <w:t>Dailė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37772B66" w14:textId="4C88E0E5" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...22 lines deleted...]
-              <w:t>echnologijos</w:t>
+          <w:p w14:paraId="37772B66" w14:textId="087E7646" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Fizinis lavinimas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71C8A917" w14:textId="5E597059" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="71C8A917" w14:textId="1F06F42C" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
               <w:t>Muzika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A0BCAAC" w14:textId="6AAE3DC3" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="3A0BCAAC" w14:textId="18CE730F" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
               <w:t>Klasės valandėlė</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4BC1" w:rsidRPr="005F7334" w14:paraId="4D6DD20A" w14:textId="77777777" w:rsidTr="009B4BC1">
+      <w:tr w:rsidR="00F92747" w:rsidRPr="005F7334" w14:paraId="4D6DD20A" w14:textId="77777777" w:rsidTr="009567E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1482" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2EAA19D4" w14:textId="77777777" w:rsidR="009B4BC1" w:rsidRPr="00CF7EAE" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
+          <w:p w14:paraId="2EAA19D4" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="00CF7EAE" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1522" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4EADB08F" w14:textId="374A6058" w:rsidR="00F92747" w:rsidRPr="00CF7EAE" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="785B2FEB" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D4A3FA2" w14:textId="288922C3" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04780E09" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2258" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0CBF1D21" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1ACD34C3" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F92747" w:rsidRPr="005F7334" w14:paraId="39F9651F" w14:textId="77777777" w:rsidTr="00873943">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="091FA220" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="00CF7EAE" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1522" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9B6CF6" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="00CF7EAE" w:rsidRDefault="00F92747" w:rsidP="00F92747">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="lt-LT"/>
-[...37 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6EAFC9D8" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68DF5150" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04780E09" w14:textId="77777777" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="5A3F4EFD" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0CBF1D21" w14:textId="77777777" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="49C63373" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1ACD34C3" w14:textId="77777777" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="53B0A010" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4BC1" w:rsidRPr="005F7334" w14:paraId="39F9651F" w14:textId="77777777" w:rsidTr="009B4BC1">
-[...128 lines deleted...]
-      <w:tr w:rsidR="009B4BC1" w:rsidRPr="005F7334" w14:paraId="6158B4B9" w14:textId="77777777" w:rsidTr="009B4BC1">
+      <w:tr w:rsidR="00F92747" w:rsidRPr="005F7334" w14:paraId="6158B4B9" w14:textId="77777777" w:rsidTr="00C416AF">
         <w:trPr>
           <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1482" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08EC2404" w14:textId="41967825" w:rsidR="009B4BC1" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="2FA931E6" w14:textId="77777777" w:rsidR="00F92747" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="08EC2404" w14:textId="3897EE5A" w:rsidR="00F92747" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
               <w:t>2 klasė</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="448BE84D" w14:textId="77777777" w:rsidR="009B4BC1" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="08C9D1B2" w14:textId="77777777" w:rsidR="00F92747" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>Oksana Miliauskienė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="379FCEB5" w14:textId="417E4845" w:rsidR="00F92747" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
               </w:rPr>
-              <w:t>Greta</w:t>
-[...4 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>18 kabinetas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B233AC8" w14:textId="67B20E8D" w:rsidR="00F92747" w:rsidRPr="0050297A" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
               </w:rPr>
-              <w:t>Ž</w:t>
-[...70 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1522" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5192DAD4" w14:textId="7C3A5AD9" w:rsidR="00F92747" w:rsidRPr="00CF7EAE" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF7EAE">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>. 8:3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00852F64">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>9.:15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09E1DE7F" w14:textId="02C3A02B" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
               <w:t>Lietuvių kalba</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2415" w:type="dxa"/>
-[...23 lines deleted...]
-              <w:t>Muzika</w:t>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39215BB2" w14:textId="31E8DBBB" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4FC77FEC" w14:textId="568F09AB" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="4FC77FEC" w14:textId="4DF93CEE" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
               <w:t>Lietuvių kalba</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33836CC8" w14:textId="5A95F274" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...14 lines deleted...]
-              <w:t>Matematika</w:t>
+          <w:p w14:paraId="33836CC8" w14:textId="50FB20F2" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matematika </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53F10BA6" w14:textId="621BC33B" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...14 lines deleted...]
-              <w:t>Matematika</w:t>
+          <w:p w14:paraId="53F10BA6" w14:textId="169103A1" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4BC1" w:rsidRPr="005F7334" w14:paraId="2CC8E084" w14:textId="77777777" w:rsidTr="009B4BC1">
+      <w:tr w:rsidR="00F92747" w:rsidRPr="005F7334" w14:paraId="2CC8E084" w14:textId="77777777" w:rsidTr="009567E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1482" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2319F9BF" w14:textId="57B55764" w:rsidR="009B4BC1" w:rsidRPr="00CF7EAE" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...66 lines deleted...]
-              <w:t>Fizinis ugdymas</w:t>
+          <w:p w14:paraId="2319F9BF" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="00CF7EAE" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1522" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="368ED460" w14:textId="65BC402C" w:rsidR="00F92747" w:rsidRPr="00CF7EAE" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009567E3">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>9:25 – 10:2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00852F64">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2076455D" w14:textId="5634A26E" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="744FB622" w14:textId="35039C3B" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Informatika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="310B1CC8" w14:textId="68328B70" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2258" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="125BE3D3" w14:textId="2E3B7B63" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
               <w:t>Lietuvių kalba</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2258" w:type="dxa"/>
-[...28 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A3FCDD9" w14:textId="347B967D" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...14 lines deleted...]
-              <w:t>Visuomeninis ugdymas</w:t>
+          <w:p w14:paraId="6A3FCDD9" w14:textId="717A3254" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4BC1" w:rsidRPr="005F7334" w14:paraId="09870DB5" w14:textId="77777777" w:rsidTr="009B4BC1">
+      <w:tr w:rsidR="00F92747" w:rsidRPr="005F7334" w14:paraId="09870DB5" w14:textId="77777777" w:rsidTr="009567E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1482" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3159E3E6" w14:textId="77777777" w:rsidR="009B4BC1" w:rsidRPr="00CF7EAE" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...23 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="3159E3E6" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="00CF7EAE" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1522" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6088AE04" w14:textId="01F6D63E" w:rsidR="00F92747" w:rsidRPr="00CF7EAE" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009567E3">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>10:20 – 11:0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00852F64">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7688C9E2" w14:textId="5C91B1B7" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matematika </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78B5DBA8" w14:textId="49BF7101" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
               <w:t>Matematika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2415" w:type="dxa"/>
-[...28 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...15 lines deleted...]
-              <w:t>Matematika</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73B8C645" w14:textId="77BD66AB" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Teatras</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="129B4A38" w14:textId="5212EFED" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...14 lines deleted...]
-              <w:t>Lietuvių kalba</w:t>
+          <w:p w14:paraId="129B4A38" w14:textId="3FC4F1A0" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Anglų kalba</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A7AF147" w14:textId="044917AD" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...14 lines deleted...]
-              <w:t>Lietuvių kalba</w:t>
+          <w:p w14:paraId="6A7AF147" w14:textId="67117AB8" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matematika </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4BC1" w:rsidRPr="005F7334" w14:paraId="1423F205" w14:textId="77777777" w:rsidTr="009B4BC1">
+      <w:tr w:rsidR="00F92747" w:rsidRPr="005F7334" w14:paraId="1423F205" w14:textId="77777777" w:rsidTr="009718B4">
         <w:trPr>
           <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1482" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D259539" w14:textId="77777777" w:rsidR="009B4BC1" w:rsidRPr="00CF7EAE" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...23 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="1D259539" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="00CF7EAE" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1522" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45DA7596" w14:textId="7585BE78" w:rsidR="00F92747" w:rsidRPr="00CF7EAE" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009567E3">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>11:35 – 12:2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00852F64">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68DDD913" w14:textId="4E336668" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Tikyba/etika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21DDA916" w14:textId="65F7DA3F" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Fizinis lavinimas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FAC7C25" w14:textId="1C2ACEFC" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
               <w:t>Anglų kalba</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2415" w:type="dxa"/>
-[...58 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="2258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27237867" w14:textId="58F87AF6" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...14 lines deleted...]
-              <w:t>Gamtos mokslai</w:t>
+          <w:p w14:paraId="27237867" w14:textId="449D247C" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Muzika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16CEBC8C" w14:textId="07A9AB09" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...14 lines deleted...]
-              <w:t>Dailė</w:t>
+          <w:p w14:paraId="16CEBC8C" w14:textId="1A3930EA" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technologijos </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4BC1" w:rsidRPr="005F7334" w14:paraId="558220F3" w14:textId="77777777" w:rsidTr="009B4BC1">
+      <w:tr w:rsidR="00F92747" w:rsidRPr="005F7334" w14:paraId="558220F3" w14:textId="77777777" w:rsidTr="009567E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1482" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42087545" w14:textId="77777777" w:rsidR="009B4BC1" w:rsidRPr="00CF7EAE" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...66 lines deleted...]
-              <w:t xml:space="preserve">Lietuvių k. </w:t>
+          <w:p w14:paraId="42087545" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="00CF7EAE" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1522" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5987AE88" w14:textId="194A6515" w:rsidR="00F92747" w:rsidRPr="00CF7EAE" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>5. 12:35</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009567E3">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>13:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="453F88C6" w14:textId="0667A392" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Gamtos mokslai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="316EE6F4" w14:textId="1CE989B0" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Dailė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="069EDC03" w14:textId="09C32CF5" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...14 lines deleted...]
-              <w:t>Informatika</w:t>
+          <w:p w14:paraId="069EDC03" w14:textId="74FBA74C" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Visuomeninis ugdymas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="176B0981" w14:textId="6D74EE98" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...14 lines deleted...]
-              <w:t>Fizinis ugdymas</w:t>
+          <w:p w14:paraId="176B0981" w14:textId="48EA561B" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Fizinis lavinimas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00584600" w14:textId="6BEE13B7" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...14 lines deleted...]
-              <w:t>Technologijos</w:t>
+          <w:p w14:paraId="00584600" w14:textId="2D662E8E" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Muzika </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4BC1" w:rsidRPr="005F7334" w14:paraId="205D1D1D" w14:textId="77777777" w:rsidTr="009B4BC1">
+      <w:tr w:rsidR="00F92747" w:rsidRPr="005F7334" w14:paraId="205D1D1D" w14:textId="77777777" w:rsidTr="009567E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1482" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7C36F7E5" w14:textId="77777777" w:rsidR="009B4BC1" w:rsidRPr="00CF7EAE" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...43 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="7C36F7E5" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="00CF7EAE" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1522" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63D110D0" w14:textId="52B4E645" w:rsidR="00F92747" w:rsidRPr="00CF7EAE" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>6. 13.25-14.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="667EE8E1" w14:textId="31E0C96B" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Fizinis lavinimas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DB90077" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D53B152" w14:textId="4B2422F2" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...14 lines deleted...]
-              <w:t>Anglų kalba</w:t>
+          <w:p w14:paraId="2D53B152" w14:textId="4AC620C9" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Klasės valandėlė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7EC65354" w14:textId="77777777" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="7EC65354" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1977B4BB" w14:textId="46583509" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1977B4BB" w14:textId="60B3D4E1" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4BC1" w:rsidRPr="005F7334" w14:paraId="68784444" w14:textId="77777777" w:rsidTr="009B4BC1">
+      <w:tr w:rsidR="00F92747" w:rsidRPr="005F7334" w14:paraId="68784444" w14:textId="77777777" w:rsidTr="001646B7">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1482" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F329756" w14:textId="77777777" w:rsidR="009B4BC1" w:rsidRPr="00CF7EAE" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...43 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="2F329756" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="00CF7EAE" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1522" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42E481C1" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="00CF7EAE" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="535295D7" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="224B32F2" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39EE3F96" w14:textId="77777777" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="39EE3F96" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="040A36E3" w14:textId="77777777" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="040A36E3" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16E84A54" w14:textId="77777777" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="16E84A54" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4BC1" w:rsidRPr="005F7334" w14:paraId="653199AB" w14:textId="77777777" w:rsidTr="009B4BC1">
+      <w:tr w:rsidR="00F92747" w:rsidRPr="005F7334" w14:paraId="653199AB" w14:textId="77777777" w:rsidTr="009567E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1482" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B98E07C" w14:textId="426616E7" w:rsidR="009B4BC1" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="68DFD70B" w14:textId="77777777" w:rsidR="00F92747" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="6B98E07C" w14:textId="6E5A1070" w:rsidR="00F92747" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
               <w:t>3 klasė</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="618979BA" w14:textId="77777777" w:rsidR="009B4BC1" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="416412BD" w14:textId="15E5958E" w:rsidR="00F92747" w:rsidRDefault="001646B7" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
-[...5 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Greta </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
-[...1 lines deleted...]
-              <w:t>Gintauta</w:t>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Ž</w:t>
+            </w:r>
+            <w:r w:rsidR="00F92747">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>ogelytė</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="57F44D3F" w14:textId="77777777" w:rsidR="009B4BC1" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="7673FE9E" w14:textId="1DBFA9FD" w:rsidR="00F92747" w:rsidRPr="0050297A" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
-[...2 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
-[...61 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>20 kabinetas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1522" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AFBE4D7" w14:textId="444ECC4E" w:rsidR="00F92747" w:rsidRPr="00CF7EAE" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF7EAE">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>. 8:3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00852F64">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>9.:15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C86E63F" w14:textId="1D2DD20F" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00EF31CB" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
               <w:t>Tikyba</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2415" w:type="dxa"/>
-[...23 lines deleted...]
-              <w:t>Anglų kalba</w:t>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E3BC612" w14:textId="7B3F7D68" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00EF31CB" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Muzika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="462A6972" w14:textId="5AD92AC3" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...14 lines deleted...]
-              <w:t>Teatras</w:t>
+          <w:p w14:paraId="462A6972" w14:textId="5E50366D" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00EF31CB" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="641C0A23" w14:textId="44737686" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...14 lines deleted...]
-              <w:t>Muzika</w:t>
+          <w:p w14:paraId="641C0A23" w14:textId="57ABED4F" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00EF31CB" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22BDC4BF" w14:textId="43DF307A" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...14 lines deleted...]
-              <w:t>Muzika</w:t>
+          <w:p w14:paraId="22BDC4BF" w14:textId="2C292A54" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00EF31CB" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4BC1" w:rsidRPr="005F7334" w14:paraId="64E55CAA" w14:textId="77777777" w:rsidTr="009B4BC1">
+      <w:tr w:rsidR="00F92747" w:rsidRPr="005F7334" w14:paraId="64E55CAA" w14:textId="77777777" w:rsidTr="009567E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1482" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3AE11D7F" w14:textId="77777777" w:rsidR="009B4BC1" w:rsidRPr="00CF7EAE" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...66 lines deleted...]
-              <w:t>Lietuvių kalba</w:t>
+          <w:p w14:paraId="3AE11D7F" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="00CF7EAE" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1522" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69356BF3" w14:textId="1E00A235" w:rsidR="00F92747" w:rsidRPr="00CF7EAE" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009567E3">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>9:25 – 10:2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00852F64">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="417B28D0" w14:textId="2804DBF6" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00EF31CB" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CD97DBE" w14:textId="63C3B473" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00AE4C93" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2EB9B51F" w14:textId="5A2B4876" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...14 lines deleted...]
-              <w:t>Lietuvių kalba</w:t>
+          <w:p w14:paraId="2EB9B51F" w14:textId="5ACBD95D" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00EF31CB" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Gamtos mokslai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25662A99" w14:textId="549BDA92" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...14 lines deleted...]
-              <w:t>Anglų kalba</w:t>
+          <w:p w14:paraId="25662A99" w14:textId="79BBCEB5" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00EF31CB" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B7CFC3B" w14:textId="22786295" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...14 lines deleted...]
-              <w:t>Lietuvių kalba</w:t>
+          <w:p w14:paraId="5B7CFC3B" w14:textId="1E358DCA" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00EF31CB" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Muzika</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4BC1" w:rsidRPr="005F7334" w14:paraId="6391E4A0" w14:textId="77777777" w:rsidTr="009B4BC1">
+      <w:tr w:rsidR="00F92747" w:rsidRPr="005F7334" w14:paraId="6391E4A0" w14:textId="77777777" w:rsidTr="009567E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1482" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E20E1EA" w14:textId="77777777" w:rsidR="009B4BC1" w:rsidRPr="00CF7EAE" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...66 lines deleted...]
-              <w:t>Fizinis ugdymas</w:t>
+          <w:p w14:paraId="4E20E1EA" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="00CF7EAE" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1522" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E87A705" w14:textId="195B84E0" w:rsidR="00F92747" w:rsidRPr="00CF7EAE" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009567E3">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>10:20 – 11:0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00852F64">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="151F62EE" w14:textId="43D010CC" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00EF31CB" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7022FE74" w14:textId="0F0B0F02" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00AE4C93" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0988989D" w14:textId="422AEECF" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...14 lines deleted...]
-              <w:t>Informatika</w:t>
+          <w:p w14:paraId="0988989D" w14:textId="203FB78C" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00EF31CB" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anglų kalba </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="585364DF" w14:textId="1D015E9F" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...14 lines deleted...]
-              <w:t>Fizinis ugdymas</w:t>
+          <w:p w14:paraId="585364DF" w14:textId="34F5DBE2" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00EF31CB" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1251B4CD" w14:textId="7F6AA353" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...14 lines deleted...]
-              <w:t>Lietuvių kalba</w:t>
+          <w:p w14:paraId="1251B4CD" w14:textId="52F48618" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00EF31CB" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Anglų kalba</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4BC1" w:rsidRPr="005F7334" w14:paraId="5FDD6EB9" w14:textId="77777777" w:rsidTr="009B4BC1">
+      <w:tr w:rsidR="00F92747" w:rsidRPr="005F7334" w14:paraId="5FDD6EB9" w14:textId="77777777" w:rsidTr="009567E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1482" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6EFCCB41" w14:textId="77777777" w:rsidR="009B4BC1" w:rsidRPr="00CF7EAE" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...23 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="6EFCCB41" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="00CF7EAE" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1522" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="730E637D" w14:textId="67055300" w:rsidR="00F92747" w:rsidRPr="00CF7EAE" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009567E3">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>11:35 – 12:2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00852F64">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A0B9B63" w14:textId="27328E65" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00EF31CB" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
               <w:t>Matematika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2415" w:type="dxa"/>
-[...10 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A54EADF" w14:textId="074B94AF" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00AE4C93" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Klasės valandėlė</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>/Etika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26C358E9" w14:textId="5C56EDE3" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00EF31CB" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
               <w:t>Matematika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2425" w:type="dxa"/>
-[...28 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="2258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F36ABB3" w14:textId="42CBBFC9" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...14 lines deleted...]
-              <w:t>Matematika</w:t>
+          <w:p w14:paraId="2F36ABB3" w14:textId="649E7928" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00EF31CB" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Fizinis ugdymas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F65CFB0" w14:textId="47067119" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...14 lines deleted...]
-              <w:t>Matematika</w:t>
+          <w:p w14:paraId="5F65CFB0" w14:textId="09C93B9C" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00EF31CB" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba ir literatūra</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4BC1" w:rsidRPr="005F7334" w14:paraId="6FB26C51" w14:textId="77777777" w:rsidTr="009B4BC1">
+      <w:tr w:rsidR="00F92747" w:rsidRPr="005F7334" w14:paraId="6FB26C51" w14:textId="77777777" w:rsidTr="009567E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1482" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4CED9C9A" w14:textId="77777777" w:rsidR="009B4BC1" w:rsidRPr="00CF7EAE" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...52 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="4CED9C9A" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="00CF7EAE" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1522" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="529DA147" w14:textId="6C1FE9B2" w:rsidR="00F92747" w:rsidRPr="00CF7EAE" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>5. 12:35</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009567E3">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>13:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0440F8C3" w14:textId="24052211" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00EF31CB" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Informatika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B940DC2" w14:textId="7BC77AA7" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00AE4C93" w:rsidP="00AE4C93">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Fizinis ugdymas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09E098CE" w14:textId="70495D22" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00EF31CB" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Technologijos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2258" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0852DBB3" w14:textId="04DF3A83" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00EF31CB" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
               <w:t>Visuomeninis ugdymas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2425" w:type="dxa"/>
-[...58 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6DC312BA" w14:textId="3DCB4F9A" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...14 lines deleted...]
-              <w:t>Technologijos</w:t>
+          <w:p w14:paraId="6DC312BA" w14:textId="23D120A7" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00EF31CB" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Šokis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4BC1" w:rsidRPr="005F7334" w14:paraId="78CF4C26" w14:textId="77777777" w:rsidTr="009B4BC1">
+      <w:tr w:rsidR="00F92747" w:rsidRPr="005F7334" w14:paraId="78CF4C26" w14:textId="77777777" w:rsidTr="009567E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1482" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2AF25E48" w14:textId="77777777" w:rsidR="009B4BC1" w:rsidRPr="00CF7EAE" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...43 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="2AF25E48" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="00CF7EAE" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1522" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F17B790" w14:textId="168B7DE2" w:rsidR="00F92747" w:rsidRPr="00CF7EAE" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>6. 13.25-14.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BE9ED20" w14:textId="2741BE44" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00EF31CB" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
               <w:t>Dailė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="183AA7FD" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D4B53B4" w14:textId="277C76EC" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1D4B53B4" w14:textId="5714AFEB" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00EF31CB" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Fizinis ugdymas</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6DD6DC1B" w14:textId="77777777" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="6DD6DC1B" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66C6EF18" w14:textId="64229029" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="66C6EF18" w14:textId="29832FDA" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4BC1" w:rsidRPr="005F7334" w14:paraId="20E889C0" w14:textId="77777777" w:rsidTr="009B4BC1">
+      <w:tr w:rsidR="00F92747" w:rsidRPr="005F7334" w14:paraId="20E889C0" w14:textId="77777777" w:rsidTr="009567E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1482" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43A9453E" w14:textId="6C36FA63" w:rsidR="009B4BC1" w:rsidRPr="00CF7EAE" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...43 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="43A9453E" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="00CF7EAE" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1522" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FD223AE" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="00CF7EAE" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BAFA0FA" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BBF7DB3" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C45FE90" w14:textId="77777777" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="6C45FE90" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5443BF8A" w14:textId="77777777" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="5443BF8A" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4617FA42" w14:textId="723B68F9" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="4617FA42" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="002B46D7" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4BC1" w:rsidRPr="005F7334" w14:paraId="1C8DD814" w14:textId="77777777" w:rsidTr="009B4BC1">
+      <w:tr w:rsidR="00F92747" w:rsidRPr="003343AA" w14:paraId="1C8DD814" w14:textId="77777777" w:rsidTr="009567E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1482" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C4243D4" w14:textId="600D22DB" w:rsidR="009B4BC1" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="13F94113" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="5C4243D4" w14:textId="1D9D2DC4" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003343AA">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
               <w:t>4 klasė</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72FF1907" w14:textId="3F7009D8" w:rsidR="009B4BC1" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="182C87D2" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003343AA">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>Gintauta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="7F6350C3" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
               </w:rPr>
-              <w:t>Jurga</w:t>
-[...4 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003343AA">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Almonaitienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="31F17BF1" w14:textId="201E4200" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
               </w:rPr>
-              <w:t>Diksienė</w:t>
-[...5 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003343AA">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
-[...5 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>16 kabinetas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71CAAA6F" w14:textId="5697CDF4" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...75 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1522" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06F96A3A" w14:textId="176FC2A0" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003343AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>1. 8:30 – 9.:15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="296CD6F6" w14:textId="71C47C7D" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003343AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Anglų kalba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F7F756E" w14:textId="5A171898" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003343AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Anglų kalba</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67C8E389" w14:textId="404802AF" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...17 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="67C8E389" w14:textId="5E715CCC" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003343AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Teatras</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20CDF229" w14:textId="74ACB8D2" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...35 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="20CDF229" w14:textId="21B630BD" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003343AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Muzika</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17CFDE3F" w14:textId="14295433" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...17 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="17CFDE3F" w14:textId="4421A80F" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003343AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Muzika</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4BC1" w:rsidRPr="005F7334" w14:paraId="7BF92FCD" w14:textId="77777777" w:rsidTr="009B4BC1">
+      <w:tr w:rsidR="00F92747" w:rsidRPr="003343AA" w14:paraId="7BF92FCD" w14:textId="77777777" w:rsidTr="009567E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1482" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08A72BCB" w14:textId="77777777" w:rsidR="009B4BC1" w:rsidRPr="00CF7EAE" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...72 lines deleted...]
-              <w:t>Tikyba/ Informatika</w:t>
+          <w:p w14:paraId="08A72BCB" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1522" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1047CAE3" w14:textId="358A27FA" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003343AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>2. 9:25 – 10:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D3F2C86" w14:textId="10AF23A0" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003343AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Informatika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B9BE426" w14:textId="74CE42F1" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003343AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Fizinis ugdymas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="568C6CFB" w14:textId="259BBCC8" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...12 lines deleted...]
-                <w:lang w:val="lt-LT"/>
+          <w:p w14:paraId="568C6CFB" w14:textId="68FCC8FB" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003343AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
               </w:rPr>
               <w:t>Lietuvių kalba</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="643DB7AB" w14:textId="2A747DAF" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...12 lines deleted...]
-                <w:lang w:val="lt-LT"/>
+          <w:p w14:paraId="643DB7AB" w14:textId="5CD9DD0A" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003343AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Fizinis ugdymas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EBBF6D6" w14:textId="5DA4DB35" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003343AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
               </w:rPr>
               <w:t>Lietuvių kalba</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...21 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4BC1" w:rsidRPr="005F7334" w14:paraId="15097924" w14:textId="77777777" w:rsidTr="009B4BC1">
+      <w:tr w:rsidR="00F92747" w:rsidRPr="003343AA" w14:paraId="15097924" w14:textId="77777777" w:rsidTr="009567E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1482" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21ABD74B" w14:textId="77777777" w:rsidR="009B4BC1" w:rsidRPr="00CF7EAE" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...28 lines deleted...]
-                <w:lang w:eastAsia="lt-LT"/>
+          <w:p w14:paraId="21ABD74B" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1522" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="586F099F" w14:textId="102C6FF9" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003343AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>3. 10:20 – 11:05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36D10D80" w14:textId="6ACC2D25" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003343AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CFFC131" w14:textId="7FA7E81E" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003343AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2425" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4AA33889" w14:textId="4267213F" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003343AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2258" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72BCC166" w14:textId="341E9DFB" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003343AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Lietuvių kalba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E5459E5" w14:textId="15E08FA2" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003343AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
               </w:rPr>
               <w:t>Matematika</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...115 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4BC1" w:rsidRPr="005F7334" w14:paraId="69E2EC5A" w14:textId="77777777" w:rsidTr="009B4BC1">
+      <w:tr w:rsidR="00F92747" w:rsidRPr="003343AA" w14:paraId="69E2EC5A" w14:textId="77777777" w:rsidTr="009567E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1482" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2779107A" w14:textId="77777777" w:rsidR="009B4BC1" w:rsidRPr="00CF7EAE" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...38 lines deleted...]
-                <w:lang w:eastAsia="lt-LT"/>
+          <w:p w14:paraId="2779107A" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1522" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A79ED36" w14:textId="13D0683F" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003343AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003343AA">
+              <w:rPr>
+                <w:lang w:val="lt-LT"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-                <w:lang w:val="lt-LT"/>
+            <w:r w:rsidRPr="003343AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>11:35 – 12:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="628E291A" w14:textId="57803424" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003343AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
               </w:rPr>
               <w:t>Lietuvių kalba</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02CBA749" w14:textId="3C75E308" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003343AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Tikyba</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE4C93">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>/Etika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59DD5104" w14:textId="6D8223A6" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...35 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="59DD5104" w14:textId="10D7D50A" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003343AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A79FAD2" w14:textId="317A23D9" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...17 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="1A79FAD2" w14:textId="0CAE6E23" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003343AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54981823" w14:textId="7DC9C4FC" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...35 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="54981823" w14:textId="55CBC853" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003343AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Technologijos</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4BC1" w:rsidRPr="005F7334" w14:paraId="6E3F6520" w14:textId="77777777" w:rsidTr="009B4BC1">
+      <w:tr w:rsidR="00F92747" w:rsidRPr="003343AA" w14:paraId="6E3F6520" w14:textId="77777777" w:rsidTr="009567E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1482" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41921947" w14:textId="77777777" w:rsidR="009B4BC1" w:rsidRPr="00CF7EAE" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...53 lines deleted...]
-              <w:t>Lietuvių kalba</w:t>
+          <w:p w14:paraId="41921947" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1522" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CE097CE" w14:textId="242D4643" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>5. 12:35</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003343AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 13:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F2C7999" w14:textId="4B3F8C7C" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003343AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1841D287" w14:textId="605DA8A6" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003343AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Klasės valandėlė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="303646E8" w14:textId="5CF12710" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...17 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="303646E8" w14:textId="06A851AD" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003343AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Gamtos mokslai</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D4AFF29" w14:textId="41D4ECA7" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...17 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="2D4AFF29" w14:textId="66AA08C0" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003343AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+              <w:t>Visuomeninis ugdymas</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="312B894F" w14:textId="334E8A7A" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...13 lines deleted...]
-                <w:lang w:eastAsia="lt-LT"/>
+          <w:p w14:paraId="312B894F" w14:textId="3C256BD8" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003343AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
               </w:rPr>
               <w:t>Dailė</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4BC1" w:rsidRPr="005F7334" w14:paraId="05B64AA6" w14:textId="77777777" w:rsidTr="009B4BC1">
+      <w:tr w:rsidR="00F92747" w:rsidRPr="003343AA" w14:paraId="05B64AA6" w14:textId="77777777" w:rsidTr="009567E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1482" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11177D21" w14:textId="77777777" w:rsidR="009B4BC1" w:rsidRPr="00CF7EAE" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
+          <w:p w14:paraId="11177D21" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1522" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D28223F" w14:textId="3D71CE45" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003343AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>6. 13.25-14.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17B69AC3" w14:textId="12378343" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003343AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Fizinis ugdymas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="535BF671" w14:textId="5BD1EA6D" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003343AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Matematika</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A0A3175" w14:textId="18EAF166" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2258" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44181844" w14:textId="7543A437" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2257" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B67BC78" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F92747" w:rsidRPr="003343AA" w14:paraId="6507D4F6" w14:textId="77777777" w:rsidTr="009567E3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D5A69F1" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003343AA">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Budėjimas koridoriuje</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1522" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="509F1FC3" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="lt-LT"/>
-[...51 lines deleted...]
-            </w:pPr>
+                <w:lang w:val="lt-LT" w:eastAsia="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E756FC6" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003343AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Oksana</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0392542F" w14:textId="2E42F5EE" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003343AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Miliauskienė</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2256" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FB44879" w14:textId="67CF588C" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003343AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daiva </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003343AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Laniauskienė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A0A3175" w14:textId="778B19F0" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="624D02AD" w14:textId="108E7860" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003343AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Greta </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003343AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Žogelytė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44181844" w14:textId="7543A437" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7B57A56E" w14:textId="77777777" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003343AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Jūratė</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F6C93F2" w14:textId="6C726D03" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003343AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003343AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t>Gražėnaitė</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B67BC78" w14:textId="23D249E2" w:rsidR="009B4BC1" w:rsidRPr="002B46D7" w:rsidRDefault="009B4BC1" w:rsidP="009B4BC1">
-[...64 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="4374705F" w14:textId="6EAA23D3" w:rsidR="00F92747" w:rsidRPr="003343AA" w:rsidRDefault="00F92747" w:rsidP="00F92747">
+            <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="003343AA">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
               <w:t>Gintauta</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...8 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="003343AA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="lt-LT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="003343AA">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lt-LT"/>
               </w:rPr>
               <w:t>Almonaitienė</w:t>
-            </w:r>
-[...202 lines deleted...]
-              <w:t>Laniauskienė</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7881C325" w14:textId="77777777" w:rsidR="00E86619" w:rsidRPr="005F7334" w:rsidRDefault="00E86619" w:rsidP="00E86619">
+    <w:p w14:paraId="7881C325" w14:textId="77777777" w:rsidR="00E86619" w:rsidRPr="003343AA" w:rsidRDefault="00E86619" w:rsidP="00E86619">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25286438" w14:textId="77777777" w:rsidR="00506F09" w:rsidRDefault="0031261C" w:rsidP="00CF7EAE">
+    <w:p w14:paraId="25286438" w14:textId="77777777" w:rsidR="00506F09" w:rsidRPr="003343AA" w:rsidRDefault="0031261C" w:rsidP="00CF7EAE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="199982E6" w14:textId="77777777" w:rsidR="00506F09" w:rsidRDefault="00506F09" w:rsidP="00CF7EAE">
+    <w:p w14:paraId="199982E6" w14:textId="77777777" w:rsidR="00506F09" w:rsidRPr="003343AA" w:rsidRDefault="00506F09" w:rsidP="00CF7EAE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B82EF87" w14:textId="54E14A79" w:rsidR="00CD3746" w:rsidRDefault="008052AF" w:rsidP="00CF7EAE">
+    <w:p w14:paraId="6B82EF87" w14:textId="1FB00EBE" w:rsidR="00CD3746" w:rsidRPr="003343AA" w:rsidRDefault="00FF0858" w:rsidP="00CF7EAE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">    </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E86619" w:rsidRPr="005F7334">
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00E86619" w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">Dorinis ugdymas: </w:t>
       </w:r>
-      <w:r w:rsidR="00E86619" w:rsidRPr="005F7334">
+      <w:r w:rsidR="00E86619" w:rsidRPr="003343AA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">Etika </w:t>
       </w:r>
-      <w:r w:rsidR="00C01E5F">
+      <w:r w:rsidR="00C01E5F" w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
-      <w:r w:rsidR="00CF31FF">
+      <w:r w:rsidR="00EB3F43" w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EF4722">
+        <w:t>-4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> klasėse – Vilija Sakalauskienė ( 14</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA533D" w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FF0858">
+        <w:t xml:space="preserve"> kab.), </w:t>
+      </w:r>
+      <w:r w:rsidR="00E86619" w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>klasėse – Vilija Sakalauskienė ( 14</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E86619" w:rsidRPr="005F7334">
+      <w:r w:rsidR="00E86619" w:rsidRPr="003343AA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">tikyba </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="007407F7" w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>1-4</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007407F7">
+        <w:t xml:space="preserve">1-4  </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB2C1A" w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AB2C1A">
+        <w:t xml:space="preserve">klasėse  – Alma </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB2C1A" w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">klasėse  – Alma </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00AB2C1A">
+        <w:t>Vaištarienė</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB2C1A" w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Vaištarienė</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00AB2C1A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007407F7" w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007407F7">
+        <w:t xml:space="preserve">( </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">( </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FF0858">
+        <w:t xml:space="preserve">40 </w:t>
+      </w:r>
+      <w:r w:rsidR="007407F7" w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">40 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007407F7">
+        <w:t>kab.)</w:t>
+      </w:r>
+      <w:r w:rsidR="00573A01" w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>kab.)</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FF0858">
+      <w:r w:rsidRPr="003343AA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E86619" w:rsidRPr="005F7334">
+      <w:r w:rsidR="00E86619" w:rsidRPr="003343AA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Anglų kalba</w:t>
       </w:r>
-      <w:r w:rsidR="00EF4722">
+      <w:r w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2,3</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CD3746">
+        <w:t xml:space="preserve"> 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00162FBC" w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> kl</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EF4722">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3746" w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">asėse – Greta </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00EF4722">
+        <w:t>4  kl</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB3F43" w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Žogelytė</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00EF4722">
+        <w:t xml:space="preserve">asėse – Greta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EB3F43" w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> , </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AA533D">
+        <w:t>Žogelytė</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AA533D" w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EF4722">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB3F43" w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">4 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FF0858">
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EB3F43" w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>kla</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EF4722">
+        <w:t>klaėje</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EB3F43" w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>sėje – S. Vitkauskienė</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AA533D">
+        <w:t xml:space="preserve"> – S. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EB3F43" w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007407F7">
+        <w:t>Stoškuvienė</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FF0858">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007407F7" w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>33</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007407F7">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000A066F">
+        <w:t>33</w:t>
+      </w:r>
+      <w:r w:rsidR="007407F7" w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CF31FF">
+      <w:r w:rsidR="000A066F" w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>kab.</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF31FF" w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FF0858">
+        <w:t>kab.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CF7EAE">
+      <w:r w:rsidR="00CF7EAE" w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E86619" w:rsidRPr="005F7334">
+      <w:r w:rsidR="00E86619" w:rsidRPr="003343AA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Muzika</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="007407F7" w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-4 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007407F7">
+        <w:t xml:space="preserve"> 1-4  klasėse – Daiva </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007407F7" w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">klasėse – Daiva </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="007407F7">
+        <w:t>Laniauskienė</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007407F7" w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Laniauskienė</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="007407F7">
+        <w:t xml:space="preserve"> (  </w:t>
+      </w:r>
+      <w:r w:rsidR="003F7600" w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003F7600">
+        <w:t xml:space="preserve">aktų salė Nr.13, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC083F" w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">aktų salė Nr.13, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AC083F">
+        <w:t xml:space="preserve">40 </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3746" w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">40 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EF4722">
+        <w:t xml:space="preserve"> kab. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E86619" w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> kab. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E86619" w:rsidRPr="005F7334">
+        <w:t>.)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA533D" w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AA533D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF7EAE" w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CF7EAE">
-[...7 lines deleted...]
-      <w:r w:rsidR="007407F7">
+      <w:r w:rsidR="007407F7" w:rsidRPr="003343AA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Š</w:t>
       </w:r>
-      <w:r w:rsidR="00E86619" w:rsidRPr="005F7334">
+      <w:r w:rsidR="00E86619" w:rsidRPr="003343AA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>okis</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00EB3F43" w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DD62C4">
+        <w:t xml:space="preserve"> 1,3</w:t>
+      </w:r>
+      <w:r w:rsidR="007407F7" w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E86619" w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EF4722">
+      <w:r w:rsidR="00EB3F43" w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">klasėje – Greta </w:t>
+        <w:t xml:space="preserve">klasėse – Greta </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00EF4722">
+      <w:r w:rsidR="00EB3F43" w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t>Žogelytė</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00FB1E90">
+      <w:r w:rsidR="005F7334" w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DD62C4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3746" w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FB1E90">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="0031261C" w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> klasėje – Jolanta </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00FB1E90">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007407F7" w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Molienė</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00EF4722">
+        <w:t>aktų salė</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3746" w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ( </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007407F7">
+        <w:t xml:space="preserve"> Nr.13 )</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>aktų salė</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CD3746">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB3F43" w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Nr.13 )</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FF0858">
+        <w:t xml:space="preserve"> informatika</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3746" w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CD3746">
+      <w:r w:rsidR="005A7BDF" w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve"> - kompiuterių kl.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003343AA">
+        <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>Informatika</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005A7BDF">
+        <w:t>(7 kab. ).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EBAF2AE" w14:textId="76709533" w:rsidR="009D51B8" w:rsidRPr="003343AA" w:rsidRDefault="009D51B8" w:rsidP="00CF7EAE">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - kompiuterių kl.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FF0858">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="313F8121" w14:textId="7B8221ED" w:rsidR="00F917F3" w:rsidRPr="003343AA" w:rsidRDefault="00CD3746" w:rsidP="00CF7EAE">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-        <w:t>(7 kab. ).</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003343AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lt-LT"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="313F8121" w14:textId="7B8221ED" w:rsidR="00F917F3" w:rsidRDefault="00CD3746" w:rsidP="00CF7EAE">
-[...16 lines deleted...]
-    <w:sectPr w:rsidR="00F917F3" w:rsidSect="0031261C">
+    <w:sectPr w:rsidR="00F917F3" w:rsidRPr="003343AA" w:rsidSect="0031261C">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="284" w:right="678" w:bottom="284" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="1296"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E86619"/>
+    <w:rsid w:val="00043D1A"/>
     <w:rsid w:val="00051DFA"/>
     <w:rsid w:val="000A066F"/>
-    <w:rsid w:val="000B249C"/>
     <w:rsid w:val="000F1243"/>
     <w:rsid w:val="00124C0D"/>
     <w:rsid w:val="00125038"/>
-    <w:rsid w:val="001620F9"/>
     <w:rsid w:val="00162FBC"/>
+    <w:rsid w:val="001646B7"/>
     <w:rsid w:val="00177A16"/>
-    <w:rsid w:val="00197F11"/>
     <w:rsid w:val="001A5C16"/>
     <w:rsid w:val="001C397D"/>
     <w:rsid w:val="001D1EAE"/>
     <w:rsid w:val="001E1EC3"/>
     <w:rsid w:val="00207513"/>
     <w:rsid w:val="00214BF5"/>
     <w:rsid w:val="00216869"/>
     <w:rsid w:val="00264AC1"/>
-    <w:rsid w:val="00282C3A"/>
     <w:rsid w:val="002B46D7"/>
     <w:rsid w:val="002B5B9B"/>
     <w:rsid w:val="002B6A8E"/>
     <w:rsid w:val="0031261C"/>
+    <w:rsid w:val="003343AA"/>
     <w:rsid w:val="0033588B"/>
-    <w:rsid w:val="00370A4D"/>
     <w:rsid w:val="00385099"/>
     <w:rsid w:val="003971A2"/>
     <w:rsid w:val="003D55B0"/>
     <w:rsid w:val="003F7600"/>
     <w:rsid w:val="00457297"/>
     <w:rsid w:val="00476432"/>
     <w:rsid w:val="004D49C4"/>
     <w:rsid w:val="004E71B7"/>
     <w:rsid w:val="004E7334"/>
     <w:rsid w:val="00501D22"/>
     <w:rsid w:val="0050297A"/>
     <w:rsid w:val="00506F09"/>
     <w:rsid w:val="005425D7"/>
     <w:rsid w:val="00551D47"/>
     <w:rsid w:val="00573A01"/>
     <w:rsid w:val="005A6FCB"/>
     <w:rsid w:val="005A7BDF"/>
     <w:rsid w:val="005D22A8"/>
-    <w:rsid w:val="005D29E6"/>
     <w:rsid w:val="005F7334"/>
     <w:rsid w:val="0060162E"/>
     <w:rsid w:val="006305EC"/>
     <w:rsid w:val="00643EAF"/>
     <w:rsid w:val="00646A2B"/>
-    <w:rsid w:val="006518CA"/>
+    <w:rsid w:val="006745A3"/>
     <w:rsid w:val="006877F9"/>
     <w:rsid w:val="006907E3"/>
     <w:rsid w:val="006A0911"/>
     <w:rsid w:val="006D51A6"/>
     <w:rsid w:val="006D7611"/>
     <w:rsid w:val="007218B4"/>
     <w:rsid w:val="00732A70"/>
     <w:rsid w:val="007407F7"/>
     <w:rsid w:val="0075469D"/>
     <w:rsid w:val="00757075"/>
     <w:rsid w:val="00763033"/>
     <w:rsid w:val="007755D1"/>
     <w:rsid w:val="007815A8"/>
     <w:rsid w:val="007F2C9F"/>
-    <w:rsid w:val="008052AF"/>
     <w:rsid w:val="008132F1"/>
     <w:rsid w:val="00831ABC"/>
     <w:rsid w:val="00841D5E"/>
     <w:rsid w:val="00852F64"/>
     <w:rsid w:val="00854EC6"/>
     <w:rsid w:val="008609BC"/>
     <w:rsid w:val="008718AA"/>
     <w:rsid w:val="00872D3D"/>
+    <w:rsid w:val="00873943"/>
+    <w:rsid w:val="00873D6F"/>
     <w:rsid w:val="008744EA"/>
-    <w:rsid w:val="008968F3"/>
     <w:rsid w:val="008A1292"/>
     <w:rsid w:val="00915EE0"/>
     <w:rsid w:val="0094081E"/>
     <w:rsid w:val="009567E3"/>
     <w:rsid w:val="00965C24"/>
     <w:rsid w:val="009718B4"/>
     <w:rsid w:val="00983F39"/>
     <w:rsid w:val="00990150"/>
-    <w:rsid w:val="009B4BC1"/>
     <w:rsid w:val="009C09C2"/>
     <w:rsid w:val="009D51B8"/>
-    <w:rsid w:val="00A004F4"/>
     <w:rsid w:val="00A01F22"/>
     <w:rsid w:val="00A028F0"/>
     <w:rsid w:val="00A15EB4"/>
+    <w:rsid w:val="00A37158"/>
     <w:rsid w:val="00A5003F"/>
     <w:rsid w:val="00A94A79"/>
     <w:rsid w:val="00AA533D"/>
     <w:rsid w:val="00AB0A55"/>
     <w:rsid w:val="00AB2C1A"/>
     <w:rsid w:val="00AB69EA"/>
     <w:rsid w:val="00AC083F"/>
     <w:rsid w:val="00AD174D"/>
+    <w:rsid w:val="00AE4C93"/>
     <w:rsid w:val="00B03666"/>
     <w:rsid w:val="00B12C54"/>
     <w:rsid w:val="00B16E02"/>
-    <w:rsid w:val="00B25FEC"/>
     <w:rsid w:val="00B34C8B"/>
     <w:rsid w:val="00B47574"/>
     <w:rsid w:val="00B659F2"/>
-    <w:rsid w:val="00BB5E96"/>
     <w:rsid w:val="00BC5C57"/>
     <w:rsid w:val="00BC61F4"/>
     <w:rsid w:val="00BD6A54"/>
     <w:rsid w:val="00C01E5F"/>
     <w:rsid w:val="00C267EE"/>
     <w:rsid w:val="00C416AF"/>
     <w:rsid w:val="00C52AF3"/>
     <w:rsid w:val="00C56109"/>
-    <w:rsid w:val="00CA2569"/>
-    <w:rsid w:val="00CB6AB1"/>
     <w:rsid w:val="00CD3746"/>
     <w:rsid w:val="00CD6833"/>
     <w:rsid w:val="00CF31FF"/>
     <w:rsid w:val="00CF7EAE"/>
     <w:rsid w:val="00D131AB"/>
-    <w:rsid w:val="00D42CB2"/>
-    <w:rsid w:val="00DD62C4"/>
+    <w:rsid w:val="00DD0F81"/>
     <w:rsid w:val="00DE7A14"/>
     <w:rsid w:val="00E86619"/>
+    <w:rsid w:val="00EA7DD0"/>
+    <w:rsid w:val="00EB1BD1"/>
+    <w:rsid w:val="00EB3F43"/>
     <w:rsid w:val="00EB6D11"/>
     <w:rsid w:val="00EE4FB7"/>
     <w:rsid w:val="00EF1679"/>
-    <w:rsid w:val="00EF4722"/>
+    <w:rsid w:val="00EF31CB"/>
     <w:rsid w:val="00F35282"/>
     <w:rsid w:val="00F5090B"/>
     <w:rsid w:val="00F51137"/>
     <w:rsid w:val="00F917F3"/>
-    <w:rsid w:val="00FB1E90"/>
+    <w:rsid w:val="00F92747"/>
     <w:rsid w:val="00FB5168"/>
     <w:rsid w:val="00FC6DEB"/>
     <w:rsid w:val="00FD3812"/>
     <w:rsid w:val="00FD4130"/>
     <w:rsid w:val="00FF0858"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -7592,86 +8203,86 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22161612-52A2-48FA-86B0-728F8089865D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64501535-1A55-4361-A12D-A7359DFF2DBF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1508</Words>
-  <Characters>860</Characters>
+  <Words>1877</Words>
+  <Characters>1071</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>8</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2364</CharactersWithSpaces>
+  <CharactersWithSpaces>2943</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Vitkauskai</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>